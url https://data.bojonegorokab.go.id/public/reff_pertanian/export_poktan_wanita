--- v0 (2025-10-22)
+++ v1 (2026-04-01)
@@ -173,74 +173,74 @@
   <si>
     <t>HARTINI</t>
   </si>
   <si>
     <t>SITI RAHAYU</t>
   </si>
   <si>
     <t>SUNARTI</t>
   </si>
   <si>
     <t>SERUNI</t>
   </si>
   <si>
     <t>SRI AGUSTINI</t>
   </si>
   <si>
     <t>NANI SUARNI</t>
   </si>
   <si>
     <t>ST. AMINAH</t>
   </si>
   <si>
     <t>Mayangkawis</t>
   </si>
   <si>
+    <t>BAROKAH</t>
+  </si>
+  <si>
+    <t>INDAHWATI</t>
+  </si>
+  <si>
+    <t>PURWANTINI</t>
+  </si>
+  <si>
+    <t>YULIANI</t>
+  </si>
+  <si>
     <t>ZUMROTUL FALLAHAH</t>
   </si>
   <si>
     <t>ENI FUADATI</t>
   </si>
   <si>
     <t>ALFIATUN M.</t>
   </si>
   <si>
     <t>NURUL AMZAH</t>
   </si>
   <si>
-    <t>BAROKAH</t>
-[...10 lines deleted...]
-  <si>
     <t>Baureno</t>
   </si>
   <si>
     <t>Drajat</t>
   </si>
   <si>
     <t>Putri Tani</t>
   </si>
   <si>
     <t>Umi Rohmatin</t>
   </si>
   <si>
     <t>Anita Widayanti,S.Sos</t>
   </si>
   <si>
     <t>Sunariyati</t>
   </si>
   <si>
     <t>Kauman</t>
   </si>
   <si>
     <t>Barokah</t>
   </si>
   <si>
     <t>Siti Ma'rifah</t>
@@ -248,74 +248,74 @@
   <si>
     <t>Siti Asimah</t>
   </si>
   <si>
     <t>Hj. Nurul Hidayati</t>
   </si>
   <si>
     <t>Bubulan</t>
   </si>
   <si>
     <t>Bugenfil</t>
   </si>
   <si>
     <t>Jamain</t>
   </si>
   <si>
     <t>Krisnawati</t>
   </si>
   <si>
     <t>Damusri</t>
   </si>
   <si>
     <t>Cancung</t>
   </si>
   <si>
+    <t>Makmur Bahagia</t>
+  </si>
+  <si>
+    <t>Saipin</t>
+  </si>
+  <si>
+    <t>Undayani</t>
+  </si>
+  <si>
+    <t>Jarwati</t>
+  </si>
+  <si>
     <t>An-Nikmah</t>
   </si>
   <si>
     <t>Umatul Khoiriyah</t>
   </si>
   <si>
     <t>Annisaul Khoiriyah</t>
   </si>
   <si>
     <t>Insiah</t>
   </si>
   <si>
-    <t>Makmur Bahagia</t>
-[...10 lines deleted...]
-  <si>
     <t>Clebung</t>
   </si>
   <si>
     <t>Sri Rejeki</t>
   </si>
   <si>
     <t>Kholifa</t>
   </si>
   <si>
     <t>Winarti</t>
   </si>
   <si>
     <t>Paini</t>
   </si>
   <si>
     <t>Ngorogunung</t>
   </si>
   <si>
     <t>Sri Tani</t>
   </si>
   <si>
     <t>Karti</t>
   </si>
   <si>
     <t>Susmiati</t>
@@ -380,74 +380,74 @@
   <si>
     <t>Lilis Suryani</t>
   </si>
   <si>
     <t>Amalia Eni A.</t>
   </si>
   <si>
     <t>Ngumpakdalem</t>
   </si>
   <si>
     <t>Subur Makmur</t>
   </si>
   <si>
     <t>Bibit Widayati</t>
   </si>
   <si>
     <t>Maimonah</t>
   </si>
   <si>
     <t>Siti Masti'ah</t>
   </si>
   <si>
     <t>Sendangrejo</t>
   </si>
   <si>
+    <t>Mugi Lestari</t>
+  </si>
+  <si>
+    <t>Tiswatin</t>
+  </si>
+  <si>
+    <t>Sumarni</t>
+  </si>
+  <si>
+    <t>Nurul H. M</t>
+  </si>
+  <si>
     <t>BAROKAH JAYA</t>
   </si>
   <si>
     <t>Anisah</t>
   </si>
   <si>
     <t>Eri Murmasih</t>
   </si>
   <si>
     <t>Siti Muntiah</t>
   </si>
   <si>
-    <t>Mugi Lestari</t>
-[...10 lines deleted...]
-  <si>
     <t>Sumberagung</t>
   </si>
   <si>
     <t>Taruna Bakti</t>
   </si>
   <si>
     <t>Masriah</t>
   </si>
   <si>
     <t>Zumrotin</t>
   </si>
   <si>
     <t>Parti</t>
   </si>
   <si>
     <t>Gayam</t>
   </si>
   <si>
     <t>Tangguh</t>
   </si>
   <si>
     <t>Duwik Ripnowati</t>
   </si>
   <si>
     <t>Lustari</t>
@@ -470,74 +470,74 @@
   <si>
     <t>Susanti</t>
   </si>
   <si>
     <t>Gondang</t>
   </si>
   <si>
     <t>Jari</t>
   </si>
   <si>
     <t>LESTARI</t>
   </si>
   <si>
     <t>CHURIAH SUDIATI</t>
   </si>
   <si>
     <t>SRI WAHYUNI</t>
   </si>
   <si>
     <t>TRI YULI YUTANTI</t>
   </si>
   <si>
     <t>Sambongrejo</t>
   </si>
   <si>
+    <t>SRI KANDI</t>
+  </si>
+  <si>
+    <t>NYUNARWATI</t>
+  </si>
+  <si>
+    <t>GIANTI</t>
+  </si>
+  <si>
+    <t>PATMI</t>
+  </si>
+  <si>
     <t>TUNGAL DEWI</t>
   </si>
   <si>
     <t>DIAN APRILIA</t>
   </si>
   <si>
     <t>SUPIATUN</t>
   </si>
   <si>
     <t>KUNCIATI</t>
   </si>
   <si>
-    <t>SRI KANDI</t>
-[...10 lines deleted...]
-  <si>
     <t>Senganten</t>
   </si>
   <si>
     <t>BETHARI SRI</t>
   </si>
   <si>
     <t>PRIATI</t>
   </si>
   <si>
     <t>ANTIYAH</t>
   </si>
   <si>
     <t>LAMISIH</t>
   </si>
   <si>
     <t>Kalitidu</t>
   </si>
   <si>
     <t>Leran</t>
   </si>
   <si>
     <t>AL MUBAROK</t>
   </si>
   <si>
     <t>Susiyati, S.Pd</t>
@@ -602,74 +602,74 @@
   <si>
     <t>SRI PURWANINGSIH</t>
   </si>
   <si>
     <t>SITI AMANATUS S.</t>
   </si>
   <si>
     <t>SRIANAH</t>
   </si>
   <si>
     <t>Bangilan</t>
   </si>
   <si>
     <t>NUR AZIZAH</t>
   </si>
   <si>
     <t>NABATUL MAGHFIROH</t>
   </si>
   <si>
     <t>SULISTIOWATI</t>
   </si>
   <si>
     <t>Bendo</t>
   </si>
   <si>
+    <t>Matahari</t>
+  </si>
+  <si>
+    <t>MUNISIH</t>
+  </si>
+  <si>
+    <t>GINANJAR WAHYU N.</t>
+  </si>
+  <si>
+    <t>SITI MULYANI</t>
+  </si>
+  <si>
     <t>MEKAR JAYA</t>
   </si>
   <si>
     <t>RESMI IDAKARYATI</t>
   </si>
   <si>
     <t>SRI SUJARWATI</t>
   </si>
   <si>
     <t>PU'ATUN</t>
   </si>
   <si>
-    <t>Matahari</t>
-[...10 lines deleted...]
-  <si>
     <t>Bogo</t>
   </si>
   <si>
     <t>PUJIASTUTI</t>
   </si>
   <si>
     <t>WIWIK NAHAR S</t>
   </si>
   <si>
     <t>SITI FASROIN</t>
   </si>
   <si>
     <t>Kalianyar</t>
   </si>
   <si>
     <t>Camelia</t>
   </si>
   <si>
     <t>RAHMAWATI</t>
   </si>
   <si>
     <t>HIDAYATUL M.</t>
   </si>
   <si>
     <t>ARYUL MUFIDAH</t>
@@ -785,74 +785,74 @@
   <si>
     <t>NIKMAH</t>
   </si>
   <si>
     <t>S. RAHAYUTININGSIH</t>
   </si>
   <si>
     <t>ST. NUR AFIFAH A.R</t>
   </si>
   <si>
     <t>Sukowati</t>
   </si>
   <si>
     <t>SUKASIH</t>
   </si>
   <si>
     <t>ENDANG SW</t>
   </si>
   <si>
     <t>MURTIASIH</t>
   </si>
   <si>
     <t>Tanjung Harjo</t>
   </si>
   <si>
+    <t>Tanjung</t>
+  </si>
+  <si>
+    <t>LUKLUATUL FUADAH</t>
+  </si>
+  <si>
+    <t>MIFTAHUS SHOLIHAH</t>
+  </si>
+  <si>
+    <t>UMI ALFIAH, S.Pd</t>
+  </si>
+  <si>
     <t>MAKMUR</t>
   </si>
   <si>
     <t>Sri Yuliatin</t>
   </si>
   <si>
     <t>Nurul Hidayah</t>
   </si>
   <si>
     <t>Rusmiyati</t>
   </si>
   <si>
-    <t>Tanjung</t>
-[...10 lines deleted...]
-  <si>
     <t>Tapelan</t>
   </si>
   <si>
     <t>Seruni</t>
   </si>
   <si>
     <t>SITI MAHMUDAH</t>
   </si>
   <si>
     <t>MUNTI'AH</t>
   </si>
   <si>
     <t>NURUL AINI</t>
   </si>
   <si>
     <t>Wedi</t>
   </si>
   <si>
     <t>Kenanga</t>
   </si>
   <si>
     <t>MASYRIFAH</t>
   </si>
   <si>
     <t>MARIATUL KIPTIAH</t>
@@ -983,83 +983,83 @@
   <si>
     <t>SUNARSEH</t>
   </si>
   <si>
     <t>Tembeling</t>
   </si>
   <si>
     <t>ASSA'ADAH</t>
   </si>
   <si>
     <t>Siti Mu'arifah</t>
   </si>
   <si>
     <t>Nurul Aini</t>
   </si>
   <si>
     <t>A'isah</t>
   </si>
   <si>
     <t>Kedewan</t>
   </si>
   <si>
     <t>Beji</t>
   </si>
   <si>
+    <t>Srikandi Makmur I</t>
+  </si>
+  <si>
+    <t>Listyorini</t>
+  </si>
+  <si>
+    <t>Wartini</t>
+  </si>
+  <si>
+    <t>Srikandi Makmur II</t>
+  </si>
+  <si>
+    <t>Muryati</t>
+  </si>
+  <si>
+    <t>Rusmini</t>
+  </si>
+  <si>
+    <t>Inanik</t>
+  </si>
+  <si>
     <t>Srikandi Makmur III</t>
   </si>
   <si>
     <t>Munjiah</t>
   </si>
   <si>
     <t>Marem</t>
   </si>
   <si>
     <t>Lumini</t>
   </si>
   <si>
-    <t>Srikandi Makmur I</t>
-[...19 lines deleted...]
-  <si>
     <t>Kawengan</t>
   </si>
   <si>
     <t>Mekar Jaya</t>
   </si>
   <si>
     <t>Putinah</t>
   </si>
   <si>
     <t>Rindi Asri Putria</t>
   </si>
   <si>
     <t>Warni</t>
   </si>
   <si>
     <t>Wonocolo</t>
   </si>
   <si>
     <t>Sekar Tani</t>
   </si>
   <si>
     <t>Titin Yayuk Masrukah</t>
   </si>
   <si>
     <t>Siswanti</t>
@@ -1082,305 +1082,305 @@
   <si>
     <t>Ayuningsih</t>
   </si>
   <si>
     <t>Nafidhatun Ummah</t>
   </si>
   <si>
     <t>Geneng</t>
   </si>
   <si>
     <t>Murni Asri</t>
   </si>
   <si>
     <t>Partini</t>
   </si>
   <si>
     <t>Rini</t>
   </si>
   <si>
     <t>R.Harsiyah</t>
   </si>
   <si>
     <t>Kalangan</t>
   </si>
   <si>
+    <t>Sekar Asih</t>
+  </si>
+  <si>
+    <t>Hartini</t>
+  </si>
+  <si>
+    <t>Listi Ani</t>
+  </si>
+  <si>
+    <t>Sumiatun</t>
+  </si>
+  <si>
+    <t>Mami</t>
+  </si>
+  <si>
+    <t>Jasmi</t>
+  </si>
+  <si>
+    <t>Yatini</t>
+  </si>
+  <si>
+    <t>Nurul Koyimah</t>
+  </si>
+  <si>
+    <t>Ma'rifah</t>
+  </si>
+  <si>
+    <t>Suryaningsih</t>
+  </si>
+  <si>
+    <t>Lilik Yusliatin</t>
+  </si>
+  <si>
+    <t>Sri Lestari</t>
+  </si>
+  <si>
+    <t>Dewi Lestari</t>
+  </si>
+  <si>
+    <t>Sri Hartatik</t>
+  </si>
+  <si>
+    <t>Wahyu Lestari</t>
+  </si>
+  <si>
+    <t>Lilik Sri Wahyuni</t>
+  </si>
+  <si>
+    <t>Sri Mulyo</t>
+  </si>
+  <si>
+    <t>Nyamirah</t>
+  </si>
+  <si>
+    <t>Citra Kumala Hani</t>
+  </si>
+  <si>
+    <t>Purniawati</t>
+  </si>
+  <si>
     <t>Sekar Cempoko</t>
   </si>
   <si>
     <t>Suharni</t>
   </si>
   <si>
     <t>Sumini</t>
   </si>
   <si>
     <t>Purwati</t>
   </si>
   <si>
-    <t>Yatini</t>
-[...58 lines deleted...]
-  <si>
     <t>Semi</t>
   </si>
   <si>
     <t>Punari</t>
   </si>
   <si>
     <t>Jumini</t>
   </si>
   <si>
     <t>Sulastri</t>
   </si>
   <si>
+    <t>Sulasmi</t>
+  </si>
+  <si>
+    <t>Suyatin</t>
+  </si>
+  <si>
+    <t>Ika Suryani</t>
+  </si>
+  <si>
+    <t>Delima</t>
+  </si>
+  <si>
+    <t>Sujinah</t>
+  </si>
+  <si>
+    <t>Mujiati</t>
+  </si>
+  <si>
+    <t>Suryani</t>
+  </si>
+  <si>
+    <t>Sri Wulandari</t>
+  </si>
+  <si>
+    <t>Painem</t>
+  </si>
+  <si>
+    <t>Umi Sarfiah</t>
+  </si>
+  <si>
+    <t>Wigati</t>
+  </si>
+  <si>
+    <t>Jami</t>
+  </si>
+  <si>
+    <t>Sri Wahyuni</t>
+  </si>
+  <si>
+    <t>Yuntari</t>
+  </si>
+  <si>
     <t>Purnani</t>
   </si>
   <si>
     <t>Marmi</t>
   </si>
   <si>
     <t>Mindarsih</t>
   </si>
   <si>
     <t>Sekar Mulyo</t>
   </si>
   <si>
     <t>Naning Wahyu</t>
   </si>
   <si>
     <t>Puspita Sari</t>
   </si>
   <si>
     <t>Niken Saraswati</t>
   </si>
   <si>
-    <t>Sri Wulandari</t>
-[...40 lines deleted...]
-  <si>
     <t>Meduri</t>
   </si>
   <si>
     <t>Seger Jaya</t>
   </si>
   <si>
     <t>Hariani</t>
   </si>
   <si>
     <t>Tukini</t>
   </si>
   <si>
     <t>Simpen</t>
   </si>
   <si>
     <t>Ngelo</t>
   </si>
   <si>
+    <t>Puji Rahayu IV</t>
+  </si>
+  <si>
+    <t>Yanti</t>
+  </si>
+  <si>
+    <t>Sudarwati</t>
+  </si>
+  <si>
+    <t>Suminem</t>
+  </si>
+  <si>
+    <t>Puji Rahayu II</t>
+  </si>
+  <si>
+    <t>Indayati</t>
+  </si>
+  <si>
+    <t>Lasmi</t>
+  </si>
+  <si>
     <t>Puji Rahayu III</t>
   </si>
   <si>
     <t>Susilowati</t>
   </si>
   <si>
     <t>Sri Supartiningsih</t>
   </si>
   <si>
-    <t>Yanti</t>
-[...19 lines deleted...]
-  <si>
     <t>Puji Rahayu I</t>
   </si>
   <si>
     <t>Supiah</t>
   </si>
   <si>
     <t>Ngasirah</t>
   </si>
   <si>
     <t>Sunarti</t>
   </si>
   <si>
     <t>Puji Rahayu V</t>
   </si>
   <si>
     <t>Suprapti</t>
   </si>
   <si>
     <t>Lasmiatun</t>
   </si>
   <si>
     <t>Sumberjo</t>
   </si>
   <si>
+    <t>Miftakhul Rohmah</t>
+  </si>
+  <si>
+    <t>Kustiyah</t>
+  </si>
+  <si>
+    <t>Prapti</t>
+  </si>
+  <si>
+    <t>Sulasih</t>
+  </si>
+  <si>
+    <t>Dewi Sri</t>
+  </si>
+  <si>
+    <t>Tri Wahyutik</t>
+  </si>
+  <si>
+    <t>Ika Yuni</t>
+  </si>
+  <si>
+    <t>Jiastutik</t>
+  </si>
+  <si>
     <t>Miftakhul Jannah</t>
   </si>
   <si>
     <t>Sunarmini, S.Pd</t>
   </si>
   <si>
     <t>Siti Rokani, S.Pd</t>
   </si>
   <si>
     <t>Triani</t>
   </si>
   <si>
-    <t>Miftakhul Rohmah</t>
-[...22 lines deleted...]
-  <si>
     <t>Ngasem</t>
   </si>
   <si>
     <t>Sendangharjo</t>
   </si>
   <si>
     <t>JAYA MAKMUR</t>
   </si>
   <si>
     <t>Ngaisah</t>
   </si>
   <si>
     <t>Liska Rahayu</t>
   </si>
   <si>
     <t>Purwaningsih</t>
   </si>
   <si>
     <t>Tengger</t>
   </si>
   <si>
     <t>Ngudi Rahayu</t>
   </si>
   <si>
     <t>Ummurrosidah</t>
@@ -1400,125 +1400,125 @@
   <si>
     <t>Nurul Listiani</t>
   </si>
   <si>
     <t>Sri Mulyani</t>
   </si>
   <si>
     <t>Blimbinggede</t>
   </si>
   <si>
     <t>Belimbing Gede</t>
   </si>
   <si>
     <t>Ulfi Murtafiatin</t>
   </si>
   <si>
     <t>Mud'amanah</t>
   </si>
   <si>
     <t>Yunita Retnosari</t>
   </si>
   <si>
     <t>Jumok</t>
   </si>
   <si>
+    <t>MELATI MUDA</t>
+  </si>
+  <si>
+    <t>Adlia Wahyu Eka Safitri</t>
+  </si>
+  <si>
+    <t>Dwi Qomariyah</t>
+  </si>
+  <si>
     <t>Siti Nur'ain</t>
   </si>
   <si>
     <t>Pipik Lyana</t>
   </si>
   <si>
     <t>Anggi Risdina</t>
   </si>
   <si>
-    <t>MELATI MUDA</t>
-[...7 lines deleted...]
-  <si>
     <t>Kalirejo</t>
   </si>
   <si>
     <t>Glagah Arum</t>
   </si>
   <si>
     <t>Siti Maria Ulfa</t>
   </si>
   <si>
     <t>supatmi</t>
   </si>
   <si>
     <t>Klempun</t>
   </si>
   <si>
     <t>Sri Mulyo Agung</t>
   </si>
   <si>
     <t>Istianah</t>
   </si>
   <si>
     <t>Siti Ismiati Dewi</t>
   </si>
   <si>
     <t>Khasanah</t>
   </si>
   <si>
     <t>Imroah</t>
   </si>
   <si>
     <t>Sriani</t>
   </si>
   <si>
     <t>Luwihaji</t>
   </si>
   <si>
+    <t>Srikandi</t>
+  </si>
+  <si>
+    <t>Watini</t>
+  </si>
+  <si>
+    <t>Erna Suryani</t>
+  </si>
+  <si>
+    <t>Sripah</t>
+  </si>
+  <si>
     <t>Tunas Harapan</t>
   </si>
   <si>
     <t>Jumiatun</t>
   </si>
   <si>
     <t>Ida Nur Rohmatin</t>
   </si>
   <si>
-    <t>Srikandi</t>
-[...10 lines deleted...]
-  <si>
     <t>Mojorejo</t>
   </si>
   <si>
     <t>Karpiatun</t>
   </si>
   <si>
     <t>Mastutik</t>
   </si>
   <si>
     <t>Madinah</t>
   </si>
   <si>
     <t>Nganti</t>
   </si>
   <si>
     <t>Rahayu</t>
   </si>
   <si>
     <t>Nunuk Handayani</t>
   </si>
   <si>
     <t>Junarti</t>
   </si>
   <si>
     <t>Lulus</t>
@@ -1829,74 +1829,74 @@
   <si>
     <t>Wiwik Tinarsih</t>
   </si>
   <si>
     <t>Sukosewu</t>
   </si>
   <si>
     <t>Pacing</t>
   </si>
   <si>
     <t>Oryza Sativa</t>
   </si>
   <si>
     <t>Kartini</t>
   </si>
   <si>
     <t>Juwarti</t>
   </si>
   <si>
     <t>Ika Endriani</t>
   </si>
   <si>
     <t>Sidodadi</t>
   </si>
   <si>
+    <t>IJO ROYO ROYO</t>
+  </si>
+  <si>
+    <t>Mari Siti Ni'amah</t>
+  </si>
+  <si>
+    <t>Khomsiatun</t>
+  </si>
+  <si>
+    <t>Pujiati</t>
+  </si>
+  <si>
     <t>DEWI SEKAR TAJI</t>
   </si>
   <si>
     <t>Himmatul Choiriyah</t>
   </si>
   <si>
     <t>Rinatul Khoiriyah</t>
   </si>
   <si>
     <t>Siti Mamluatun Niam, S.Pd</t>
   </si>
   <si>
-    <t>IJO ROYO ROYO</t>
-[...10 lines deleted...]
-  <si>
     <t>GAMPANG SEMI</t>
   </si>
   <si>
     <t>Indra Dewi Nur Indah</t>
   </si>
   <si>
     <t>Alvina Damayanti</t>
   </si>
   <si>
     <t>Siti Nadhiroh</t>
   </si>
   <si>
     <t>Sumberrejo</t>
   </si>
   <si>
     <t>Banjarejo</t>
   </si>
   <si>
     <t>Subur Jaya</t>
   </si>
   <si>
     <t>Siti Murni</t>
   </si>
   <si>
     <t>Ika Lina Kristiantika</t>
@@ -1916,71 +1916,71 @@
   <si>
     <t>Siti Sumi'ah</t>
   </si>
   <si>
     <t>Kayulemah</t>
   </si>
   <si>
     <t>Tunas Mandiri</t>
   </si>
   <si>
     <t>Liswatin</t>
   </si>
   <si>
     <t>Nur Kholif</t>
   </si>
   <si>
     <t>Eni Elmawati</t>
   </si>
   <si>
     <t>Tambakrejo</t>
   </si>
   <si>
     <t>Napis</t>
   </si>
   <si>
+    <t>Karniti</t>
+  </si>
+  <si>
+    <t>Murtini</t>
+  </si>
+  <si>
+    <t>Nurheni</t>
+  </si>
+  <si>
     <t>Rukun Sejati</t>
   </si>
   <si>
     <t>Sarmini</t>
   </si>
   <si>
     <t>Sri Sulastri</t>
   </si>
   <si>
     <t>Suliswati</t>
   </si>
   <si>
-    <t>Karniti</t>
-[...7 lines deleted...]
-  <si>
     <t>Fitria Ika Shopia</t>
   </si>
   <si>
     <t>Yuliani</t>
   </si>
   <si>
     <t>Mafrudloh</t>
   </si>
   <si>
     <t>Temayang</t>
   </si>
   <si>
     <t>Mayangsari</t>
   </si>
   <si>
     <t>Siti Mubayanah</t>
   </si>
   <si>
     <t>Nilla Kurnia</t>
   </si>
   <si>
     <t>Indah Fitriatin</t>
   </si>
   <si>
     <t>Trucuk</t>
@@ -2006,140 +2006,140 @@
   <si>
     <t>Lailani Nurul Sadiyah</t>
   </si>
   <si>
     <t>Saminah</t>
   </si>
   <si>
     <t>Fitaria Sophianingtyas</t>
   </si>
   <si>
     <t>Kandangan</t>
   </si>
   <si>
     <t>Li'amin</t>
   </si>
   <si>
     <t>Muslimah</t>
   </si>
   <si>
     <t>St. Sholihah</t>
   </si>
   <si>
     <t>Kanten</t>
   </si>
   <si>
+    <t>BAROKAH I</t>
+  </si>
+  <si>
+    <t>Siti Mahfudhoh, S.Pd</t>
+  </si>
+  <si>
+    <t>Dwi Asih</t>
+  </si>
+  <si>
+    <t>Siti Khoiriyah</t>
+  </si>
+  <si>
+    <t>BAROKAH II</t>
+  </si>
+  <si>
+    <t>Tutik Ernia wati</t>
+  </si>
+  <si>
+    <t>Lasmiana</t>
+  </si>
+  <si>
+    <t>Parsi</t>
+  </si>
+  <si>
     <t>BAROKAH III</t>
   </si>
   <si>
     <t>Henik Ujiyati</t>
   </si>
   <si>
     <t>Warniati</t>
   </si>
   <si>
     <t>Sriyatun</t>
   </si>
   <si>
-    <t>BAROKAH I</t>
-[...10 lines deleted...]
-  <si>
     <t>BAROKAH IV</t>
   </si>
   <si>
     <t>Siti Husnul Khotimah</t>
   </si>
   <si>
     <t>Siti Qoimah</t>
   </si>
   <si>
-    <t>BAROKAH II</t>
-[...10 lines deleted...]
-  <si>
     <t>Mori</t>
   </si>
   <si>
     <t>SUMBER WARAS</t>
   </si>
   <si>
     <t>Sutini</t>
   </si>
   <si>
     <t>Susianik</t>
   </si>
   <si>
     <t>Irna Susanti</t>
   </si>
   <si>
     <t>Wahyu Puspitarini</t>
   </si>
   <si>
     <t>Marfu'ah</t>
   </si>
   <si>
     <t>Siti Nuraini</t>
   </si>
   <si>
     <t>Padang</t>
   </si>
   <si>
+    <t>Muya Sejahtera</t>
+  </si>
+  <si>
+    <t>SUTARTI</t>
+  </si>
+  <si>
+    <t>MUNTIK</t>
+  </si>
+  <si>
+    <t>DARI</t>
+  </si>
+  <si>
     <t>RAHAYU SEJAHTERA</t>
   </si>
   <si>
     <t>Tri Ratnawati</t>
   </si>
   <si>
-    <t>Muya Sejahtera</t>
-[...10 lines deleted...]
-  <si>
     <t>Pagerwesi</t>
   </si>
   <si>
     <t>Flamboyan II</t>
   </si>
   <si>
     <t>NUSILAH</t>
   </si>
   <si>
     <t>DIYAH FATMATIKASARI</t>
   </si>
   <si>
     <t>ARIS RINAWATI</t>
   </si>
   <si>
     <t>Sranak</t>
   </si>
   <si>
     <t>Suharnik</t>
   </si>
   <si>
     <t>Wiwik Sulisni</t>
   </si>
   <si>
     <t>Siti Kusroni</t>
@@ -2150,51 +2150,51 @@
   <si>
     <t>Al - Mubarok</t>
   </si>
   <si>
     <t>Mahrusah</t>
   </si>
   <si>
     <t>Lailatul Fithriyah</t>
   </si>
   <si>
     <t>Wheni Puaida</t>
   </si>
   <si>
     <t>Sumberejo</t>
   </si>
   <si>
     <t>FARICHA</t>
   </si>
   <si>
     <t>Siti Suryati</t>
   </si>
   <si>
     <t>Muin Mufa'atun</t>
   </si>
   <si>
-    <t>Tanggal cetak : 22-10-2025 19:51:52</t>
+    <t>Tanggal cetak : 01-04-2026 22:33:26</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -2618,171 +2618,171 @@
       <c r="F2" s="4" t="s">
         <v>12</v>
       </c>
       <c r="G2" s="4" t="s">
         <v>13</v>
       </c>
       <c r="H2" s="4" t="s">
         <v>14</v>
       </c>
       <c r="I2" s="2">
         <v>15</v>
       </c>
     </row>
     <row r="3" spans="1:9">
       <c r="A3" s="2">
         <v>2</v>
       </c>
       <c r="B3" s="4" t="s">
         <v>9</v>
       </c>
       <c r="C3" s="4" t="s">
         <v>10</v>
       </c>
       <c r="D3" s="4"/>
       <c r="E3" s="4" t="s">
+        <v>11</v>
+      </c>
+      <c r="F3" s="4" t="s">
+        <v>12</v>
+      </c>
+      <c r="G3" s="4" t="s">
+        <v>13</v>
+      </c>
+      <c r="H3" s="4" t="s">
+        <v>14</v>
+      </c>
+      <c r="I3" s="2">
         <v>15</v>
-      </c>
-[...10 lines deleted...]
-        <v>25</v>
       </c>
     </row>
     <row r="4" spans="1:9">
       <c r="A4" s="2">
         <v>3</v>
       </c>
       <c r="B4" s="4" t="s">
         <v>9</v>
       </c>
       <c r="C4" s="4" t="s">
         <v>10</v>
       </c>
       <c r="D4" s="4"/>
       <c r="E4" s="4" t="s">
         <v>15</v>
       </c>
       <c r="F4" s="4" t="s">
         <v>16</v>
       </c>
       <c r="G4" s="4" t="s">
         <v>17</v>
       </c>
       <c r="H4" s="4" t="s">
         <v>18</v>
       </c>
       <c r="I4" s="2">
         <v>25</v>
       </c>
     </row>
     <row r="5" spans="1:9">
       <c r="A5" s="2">
         <v>4</v>
       </c>
       <c r="B5" s="4" t="s">
         <v>9</v>
       </c>
       <c r="C5" s="4" t="s">
         <v>10</v>
       </c>
       <c r="D5" s="4"/>
       <c r="E5" s="4" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="F5" s="4" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="G5" s="4" t="s">
-        <v>13</v>
+        <v>17</v>
       </c>
       <c r="H5" s="4" t="s">
-        <v>14</v>
+        <v>18</v>
       </c>
       <c r="I5" s="2">
-        <v>15</v>
+        <v>25</v>
       </c>
     </row>
     <row r="6" spans="1:9">
       <c r="A6" s="2">
         <v>5</v>
       </c>
       <c r="B6" s="4" t="s">
         <v>9</v>
       </c>
       <c r="C6" s="4" t="s">
         <v>10</v>
       </c>
       <c r="D6" s="4"/>
       <c r="E6" s="4" t="s">
+        <v>11</v>
+      </c>
+      <c r="F6" s="4" t="s">
+        <v>12</v>
+      </c>
+      <c r="G6" s="4" t="s">
+        <v>13</v>
+      </c>
+      <c r="H6" s="4" t="s">
+        <v>14</v>
+      </c>
+      <c r="I6" s="2">
         <v>15</v>
-      </c>
-[...10 lines deleted...]
-        <v>25</v>
       </c>
     </row>
     <row r="7" spans="1:9">
       <c r="A7" s="2">
         <v>6</v>
       </c>
       <c r="B7" s="4" t="s">
         <v>9</v>
       </c>
       <c r="C7" s="4" t="s">
         <v>10</v>
       </c>
       <c r="D7" s="4"/>
       <c r="E7" s="4" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="F7" s="4" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="G7" s="4" t="s">
-        <v>13</v>
+        <v>17</v>
       </c>
       <c r="H7" s="4" t="s">
-        <v>14</v>
+        <v>18</v>
       </c>
       <c r="I7" s="2">
-        <v>15</v>
+        <v>25</v>
       </c>
     </row>
     <row r="8" spans="1:9">
       <c r="A8" s="2">
         <v>7</v>
       </c>
       <c r="B8" s="4" t="s">
         <v>9</v>
       </c>
       <c r="C8" s="4" t="s">
         <v>19</v>
       </c>
       <c r="D8" s="4"/>
       <c r="E8" s="4" t="s">
         <v>20</v>
       </c>
       <c r="F8" s="4" t="s">
         <v>21</v>
       </c>
       <c r="G8" s="4" t="s">
         <v>22</v>
       </c>
       <c r="H8" s="4" t="s">
         <v>23</v>
       </c>
@@ -2888,144 +2888,144 @@
       <c r="F12" s="4" t="s">
         <v>30</v>
       </c>
       <c r="G12" s="4" t="s">
         <v>31</v>
       </c>
       <c r="H12" s="4" t="s">
         <v>32</v>
       </c>
       <c r="I12" s="2">
         <v>30</v>
       </c>
     </row>
     <row r="13" spans="1:9">
       <c r="A13" s="2">
         <v>12</v>
       </c>
       <c r="B13" s="4" t="s">
         <v>9</v>
       </c>
       <c r="C13" s="4" t="s">
         <v>24</v>
       </c>
       <c r="D13" s="4"/>
       <c r="E13" s="4" t="s">
-        <v>25</v>
+        <v>29</v>
       </c>
       <c r="F13" s="4" t="s">
-        <v>26</v>
+        <v>30</v>
       </c>
       <c r="G13" s="4" t="s">
-        <v>27</v>
+        <v>31</v>
       </c>
       <c r="H13" s="4" t="s">
-        <v>28</v>
+        <v>32</v>
       </c>
       <c r="I13" s="2">
-        <v>26</v>
+        <v>30</v>
       </c>
     </row>
     <row r="14" spans="1:9">
       <c r="A14" s="2">
         <v>13</v>
       </c>
       <c r="B14" s="4" t="s">
         <v>9</v>
       </c>
       <c r="C14" s="4" t="s">
         <v>24</v>
       </c>
       <c r="D14" s="4"/>
       <c r="E14" s="4" t="s">
-        <v>29</v>
+        <v>25</v>
       </c>
       <c r="F14" s="4" t="s">
-        <v>30</v>
+        <v>26</v>
       </c>
       <c r="G14" s="4" t="s">
-        <v>31</v>
+        <v>27</v>
       </c>
       <c r="H14" s="4" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I14" s="2">
-        <v>30</v>
+        <v>26</v>
       </c>
     </row>
     <row r="15" spans="1:9">
       <c r="A15" s="2">
         <v>14</v>
       </c>
       <c r="B15" s="4" t="s">
         <v>9</v>
       </c>
       <c r="C15" s="4" t="s">
         <v>24</v>
       </c>
       <c r="D15" s="4"/>
       <c r="E15" s="4" t="s">
-        <v>29</v>
+        <v>25</v>
       </c>
       <c r="F15" s="4" t="s">
-        <v>30</v>
+        <v>26</v>
       </c>
       <c r="G15" s="4" t="s">
-        <v>31</v>
+        <v>27</v>
       </c>
       <c r="H15" s="4" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I15" s="2">
-        <v>30</v>
+        <v>26</v>
       </c>
     </row>
     <row r="16" spans="1:9">
       <c r="A16" s="2">
         <v>15</v>
       </c>
       <c r="B16" s="4" t="s">
         <v>9</v>
       </c>
       <c r="C16" s="4" t="s">
         <v>24</v>
       </c>
       <c r="D16" s="4"/>
       <c r="E16" s="4" t="s">
-        <v>25</v>
+        <v>29</v>
       </c>
       <c r="F16" s="4" t="s">
-        <v>26</v>
+        <v>30</v>
       </c>
       <c r="G16" s="4" t="s">
-        <v>27</v>
+        <v>31</v>
       </c>
       <c r="H16" s="4" t="s">
-        <v>28</v>
+        <v>32</v>
       </c>
       <c r="I16" s="2">
-        <v>26</v>
+        <v>30</v>
       </c>
     </row>
     <row r="17" spans="1:9">
       <c r="A17" s="2">
         <v>16</v>
       </c>
       <c r="B17" s="4" t="s">
         <v>9</v>
       </c>
       <c r="C17" s="4" t="s">
         <v>33</v>
       </c>
       <c r="D17" s="4"/>
       <c r="E17" s="4" t="s">
         <v>34</v>
       </c>
       <c r="F17" s="4" t="s">
         <v>35</v>
       </c>
       <c r="G17" s="4" t="s">
         <v>36</v>
       </c>
       <c r="H17" s="4" t="s">
         <v>37</v>
       </c>
@@ -3212,303 +3212,303 @@
       <c r="F24" s="4" t="s">
         <v>49</v>
       </c>
       <c r="G24" s="4" t="s">
         <v>50</v>
       </c>
       <c r="H24" s="4" t="s">
         <v>51</v>
       </c>
       <c r="I24" s="2">
         <v>30</v>
       </c>
     </row>
     <row r="25" spans="1:9">
       <c r="A25" s="2">
         <v>24</v>
       </c>
       <c r="B25" s="4" t="s">
         <v>9</v>
       </c>
       <c r="C25" s="4" t="s">
         <v>43</v>
       </c>
       <c r="D25" s="4"/>
       <c r="E25" s="4" t="s">
-        <v>48</v>
+        <v>44</v>
       </c>
       <c r="F25" s="4" t="s">
-        <v>49</v>
+        <v>45</v>
       </c>
       <c r="G25" s="4" t="s">
-        <v>50</v>
+        <v>46</v>
       </c>
       <c r="H25" s="4" t="s">
-        <v>51</v>
+        <v>47</v>
       </c>
       <c r="I25" s="2">
         <v>30</v>
       </c>
     </row>
     <row r="26" spans="1:9">
       <c r="A26" s="2">
         <v>25</v>
       </c>
       <c r="B26" s="4" t="s">
         <v>9</v>
       </c>
       <c r="C26" s="4" t="s">
         <v>43</v>
       </c>
       <c r="D26" s="4"/>
       <c r="E26" s="4" t="s">
-        <v>44</v>
+        <v>48</v>
       </c>
       <c r="F26" s="4" t="s">
-        <v>45</v>
+        <v>49</v>
       </c>
       <c r="G26" s="4" t="s">
-        <v>46</v>
+        <v>50</v>
       </c>
       <c r="H26" s="4" t="s">
-        <v>47</v>
+        <v>51</v>
       </c>
       <c r="I26" s="2">
         <v>30</v>
       </c>
     </row>
     <row r="27" spans="1:9">
       <c r="A27" s="2">
         <v>26</v>
       </c>
       <c r="B27" s="4" t="s">
         <v>9</v>
       </c>
       <c r="C27" s="4" t="s">
         <v>43</v>
       </c>
       <c r="D27" s="4"/>
       <c r="E27" s="4" t="s">
-        <v>44</v>
+        <v>48</v>
       </c>
       <c r="F27" s="4" t="s">
-        <v>45</v>
+        <v>49</v>
       </c>
       <c r="G27" s="4" t="s">
-        <v>46</v>
+        <v>50</v>
       </c>
       <c r="H27" s="4" t="s">
-        <v>47</v>
+        <v>51</v>
       </c>
       <c r="I27" s="2">
         <v>30</v>
       </c>
     </row>
     <row r="28" spans="1:9">
       <c r="A28" s="2">
         <v>27</v>
       </c>
       <c r="B28" s="4" t="s">
         <v>9</v>
       </c>
       <c r="C28" s="4" t="s">
         <v>43</v>
       </c>
       <c r="D28" s="4"/>
       <c r="E28" s="4" t="s">
-        <v>48</v>
+        <v>44</v>
       </c>
       <c r="F28" s="4" t="s">
-        <v>49</v>
+        <v>45</v>
       </c>
       <c r="G28" s="4" t="s">
-        <v>50</v>
+        <v>46</v>
       </c>
       <c r="H28" s="4" t="s">
-        <v>51</v>
+        <v>47</v>
       </c>
       <c r="I28" s="2">
         <v>30</v>
       </c>
     </row>
     <row r="29" spans="1:9">
       <c r="A29" s="2">
         <v>28</v>
       </c>
       <c r="B29" s="4" t="s">
         <v>9</v>
       </c>
       <c r="C29" s="4" t="s">
         <v>52</v>
       </c>
       <c r="D29" s="4"/>
       <c r="E29" s="4" t="s">
         <v>53</v>
       </c>
       <c r="F29" s="4" t="s">
         <v>54</v>
       </c>
       <c r="G29" s="4" t="s">
         <v>55</v>
       </c>
       <c r="H29" s="4" t="s">
         <v>56</v>
       </c>
       <c r="I29" s="2">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="30" spans="1:9">
       <c r="A30" s="2">
         <v>29</v>
       </c>
       <c r="B30" s="4" t="s">
         <v>9</v>
       </c>
       <c r="C30" s="4" t="s">
         <v>52</v>
       </c>
       <c r="D30" s="4"/>
       <c r="E30" s="4" t="s">
         <v>57</v>
       </c>
       <c r="F30" s="4" t="s">
         <v>58</v>
       </c>
       <c r="G30" s="4" t="s">
         <v>59</v>
       </c>
       <c r="H30" s="4" t="s">
         <v>60</v>
       </c>
       <c r="I30" s="2">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="31" spans="1:9">
       <c r="A31" s="2">
         <v>30</v>
       </c>
       <c r="B31" s="4" t="s">
         <v>9</v>
       </c>
       <c r="C31" s="4" t="s">
         <v>52</v>
       </c>
       <c r="D31" s="4"/>
       <c r="E31" s="4" t="s">
         <v>53</v>
       </c>
       <c r="F31" s="4" t="s">
         <v>54</v>
       </c>
       <c r="G31" s="4" t="s">
         <v>55</v>
       </c>
       <c r="H31" s="4" t="s">
         <v>56</v>
       </c>
       <c r="I31" s="2">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="32" spans="1:9">
       <c r="A32" s="2">
         <v>31</v>
       </c>
       <c r="B32" s="4" t="s">
         <v>9</v>
       </c>
       <c r="C32" s="4" t="s">
         <v>52</v>
       </c>
       <c r="D32" s="4"/>
       <c r="E32" s="4" t="s">
-        <v>57</v>
+        <v>53</v>
       </c>
       <c r="F32" s="4" t="s">
-        <v>58</v>
+        <v>54</v>
       </c>
       <c r="G32" s="4" t="s">
-        <v>59</v>
+        <v>55</v>
       </c>
       <c r="H32" s="4" t="s">
-        <v>60</v>
+        <v>56</v>
       </c>
       <c r="I32" s="2">
         <v>15</v>
       </c>
     </row>
     <row r="33" spans="1:9">
       <c r="A33" s="2">
         <v>32</v>
       </c>
       <c r="B33" s="4" t="s">
         <v>9</v>
       </c>
       <c r="C33" s="4" t="s">
         <v>52</v>
       </c>
       <c r="D33" s="4"/>
       <c r="E33" s="4" t="s">
         <v>57</v>
       </c>
       <c r="F33" s="4" t="s">
         <v>58</v>
       </c>
       <c r="G33" s="4" t="s">
         <v>59</v>
       </c>
       <c r="H33" s="4" t="s">
         <v>60</v>
       </c>
       <c r="I33" s="2">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="34" spans="1:9">
       <c r="A34" s="2">
         <v>33</v>
       </c>
       <c r="B34" s="4" t="s">
         <v>9</v>
       </c>
       <c r="C34" s="4" t="s">
         <v>52</v>
       </c>
       <c r="D34" s="4"/>
       <c r="E34" s="4" t="s">
-        <v>53</v>
+        <v>57</v>
       </c>
       <c r="F34" s="4" t="s">
-        <v>54</v>
+        <v>58</v>
       </c>
       <c r="G34" s="4" t="s">
-        <v>55</v>
+        <v>59</v>
       </c>
       <c r="H34" s="4" t="s">
-        <v>56</v>
+        <v>60</v>
       </c>
       <c r="I34" s="2">
         <v>16</v>
       </c>
     </row>
     <row r="35" spans="1:9">
       <c r="A35" s="2">
         <v>34</v>
       </c>
       <c r="B35" s="4" t="s">
         <v>61</v>
       </c>
       <c r="C35" s="4" t="s">
         <v>62</v>
       </c>
       <c r="D35" s="4"/>
       <c r="E35" s="4" t="s">
         <v>63</v>
       </c>
       <c r="F35" s="4" t="s">
         <v>64</v>
       </c>
       <c r="G35" s="4" t="s">
         <v>65</v>
       </c>
@@ -3737,186 +3737,186 @@
     </row>
     <row r="44" spans="1:9">
       <c r="A44" s="2">
         <v>43</v>
       </c>
       <c r="B44" s="4" t="s">
         <v>72</v>
       </c>
       <c r="C44" s="4" t="s">
         <v>77</v>
       </c>
       <c r="D44" s="4"/>
       <c r="E44" s="4" t="s">
         <v>78</v>
       </c>
       <c r="F44" s="4" t="s">
         <v>79</v>
       </c>
       <c r="G44" s="4" t="s">
         <v>80</v>
       </c>
       <c r="H44" s="4" t="s">
         <v>81</v>
       </c>
       <c r="I44" s="2">
-        <v>30</v>
+        <v>35</v>
       </c>
     </row>
     <row r="45" spans="1:9">
       <c r="A45" s="2">
         <v>44</v>
       </c>
       <c r="B45" s="4" t="s">
         <v>72</v>
       </c>
       <c r="C45" s="4" t="s">
         <v>77</v>
       </c>
       <c r="D45" s="4"/>
       <c r="E45" s="4" t="s">
         <v>82</v>
       </c>
       <c r="F45" s="4" t="s">
         <v>83</v>
       </c>
       <c r="G45" s="4" t="s">
         <v>84</v>
       </c>
       <c r="H45" s="4" t="s">
         <v>85</v>
       </c>
       <c r="I45" s="2">
-        <v>35</v>
+        <v>30</v>
       </c>
     </row>
     <row r="46" spans="1:9">
       <c r="A46" s="2">
         <v>45</v>
       </c>
       <c r="B46" s="4" t="s">
         <v>72</v>
       </c>
       <c r="C46" s="4" t="s">
         <v>77</v>
       </c>
       <c r="D46" s="4"/>
       <c r="E46" s="4" t="s">
-        <v>78</v>
+        <v>82</v>
       </c>
       <c r="F46" s="4" t="s">
-        <v>79</v>
+        <v>83</v>
       </c>
       <c r="G46" s="4" t="s">
-        <v>80</v>
+        <v>84</v>
       </c>
       <c r="H46" s="4" t="s">
-        <v>81</v>
+        <v>85</v>
       </c>
       <c r="I46" s="2">
         <v>30</v>
       </c>
     </row>
     <row r="47" spans="1:9">
       <c r="A47" s="2">
         <v>46</v>
       </c>
       <c r="B47" s="4" t="s">
         <v>72</v>
       </c>
       <c r="C47" s="4" t="s">
         <v>77</v>
       </c>
       <c r="D47" s="4"/>
       <c r="E47" s="4" t="s">
-        <v>82</v>
+        <v>78</v>
       </c>
       <c r="F47" s="4" t="s">
-        <v>83</v>
+        <v>79</v>
       </c>
       <c r="G47" s="4" t="s">
-        <v>84</v>
+        <v>80</v>
       </c>
       <c r="H47" s="4" t="s">
-        <v>85</v>
+        <v>81</v>
       </c>
       <c r="I47" s="2">
         <v>35</v>
       </c>
     </row>
     <row r="48" spans="1:9">
       <c r="A48" s="2">
         <v>47</v>
       </c>
       <c r="B48" s="4" t="s">
         <v>72</v>
       </c>
       <c r="C48" s="4" t="s">
         <v>77</v>
       </c>
       <c r="D48" s="4"/>
       <c r="E48" s="4" t="s">
         <v>82</v>
       </c>
       <c r="F48" s="4" t="s">
         <v>83</v>
       </c>
       <c r="G48" s="4" t="s">
         <v>84</v>
       </c>
       <c r="H48" s="4" t="s">
         <v>85</v>
       </c>
       <c r="I48" s="2">
-        <v>35</v>
+        <v>30</v>
       </c>
     </row>
     <row r="49" spans="1:9">
       <c r="A49" s="2">
         <v>48</v>
       </c>
       <c r="B49" s="4" t="s">
         <v>72</v>
       </c>
       <c r="C49" s="4" t="s">
         <v>77</v>
       </c>
       <c r="D49" s="4"/>
       <c r="E49" s="4" t="s">
         <v>78</v>
       </c>
       <c r="F49" s="4" t="s">
         <v>79</v>
       </c>
       <c r="G49" s="4" t="s">
         <v>80</v>
       </c>
       <c r="H49" s="4" t="s">
         <v>81</v>
       </c>
       <c r="I49" s="2">
-        <v>30</v>
+        <v>35</v>
       </c>
     </row>
     <row r="50" spans="1:9">
       <c r="A50" s="2">
         <v>49</v>
       </c>
       <c r="B50" s="4" t="s">
         <v>72</v>
       </c>
       <c r="C50" s="4" t="s">
         <v>86</v>
       </c>
       <c r="D50" s="4"/>
       <c r="E50" s="4" t="s">
         <v>87</v>
       </c>
       <c r="F50" s="4" t="s">
         <v>88</v>
       </c>
       <c r="G50" s="4" t="s">
         <v>89</v>
       </c>
       <c r="H50" s="4" t="s">
         <v>90</v>
       </c>
@@ -4466,183 +4466,183 @@
     </row>
     <row r="71" spans="1:9">
       <c r="A71" s="2">
         <v>70</v>
       </c>
       <c r="B71" s="4" t="s">
         <v>100</v>
       </c>
       <c r="C71" s="4" t="s">
         <v>121</v>
       </c>
       <c r="D71" s="4"/>
       <c r="E71" s="4" t="s">
         <v>122</v>
       </c>
       <c r="F71" s="4" t="s">
         <v>123</v>
       </c>
       <c r="G71" s="4" t="s">
         <v>124</v>
       </c>
       <c r="H71" s="4" t="s">
         <v>125</v>
       </c>
       <c r="I71" s="2">
-        <v>25</v>
+        <v>40</v>
       </c>
     </row>
     <row r="72" spans="1:9">
       <c r="A72" s="2">
         <v>71</v>
       </c>
       <c r="B72" s="4" t="s">
         <v>100</v>
       </c>
       <c r="C72" s="4" t="s">
         <v>121</v>
       </c>
       <c r="D72" s="4"/>
       <c r="E72" s="4" t="s">
         <v>126</v>
       </c>
       <c r="F72" s="4" t="s">
         <v>127</v>
       </c>
       <c r="G72" s="4" t="s">
         <v>128</v>
       </c>
       <c r="H72" s="4" t="s">
         <v>129</v>
       </c>
       <c r="I72" s="2">
-        <v>40</v>
+        <v>25</v>
       </c>
     </row>
     <row r="73" spans="1:9">
       <c r="A73" s="2">
         <v>72</v>
       </c>
       <c r="B73" s="4" t="s">
         <v>100</v>
       </c>
       <c r="C73" s="4" t="s">
         <v>121</v>
       </c>
       <c r="D73" s="4"/>
       <c r="E73" s="4" t="s">
-        <v>126</v>
+        <v>122</v>
       </c>
       <c r="F73" s="4" t="s">
-        <v>127</v>
+        <v>123</v>
       </c>
       <c r="G73" s="4" t="s">
-        <v>128</v>
+        <v>124</v>
       </c>
       <c r="H73" s="4" t="s">
-        <v>129</v>
+        <v>125</v>
       </c>
       <c r="I73" s="2">
         <v>40</v>
       </c>
     </row>
     <row r="74" spans="1:9">
       <c r="A74" s="2">
         <v>73</v>
       </c>
       <c r="B74" s="4" t="s">
         <v>100</v>
       </c>
       <c r="C74" s="4" t="s">
         <v>121</v>
       </c>
       <c r="D74" s="4"/>
       <c r="E74" s="4" t="s">
-        <v>122</v>
+        <v>126</v>
       </c>
       <c r="F74" s="4" t="s">
-        <v>123</v>
+        <v>127</v>
       </c>
       <c r="G74" s="4" t="s">
-        <v>124</v>
+        <v>128</v>
       </c>
       <c r="H74" s="4" t="s">
-        <v>125</v>
+        <v>129</v>
       </c>
       <c r="I74" s="2">
         <v>25</v>
       </c>
     </row>
     <row r="75" spans="1:9">
       <c r="A75" s="2">
         <v>74</v>
       </c>
       <c r="B75" s="4" t="s">
         <v>100</v>
       </c>
       <c r="C75" s="4" t="s">
         <v>121</v>
       </c>
       <c r="D75" s="4"/>
       <c r="E75" s="4" t="s">
-        <v>122</v>
+        <v>126</v>
       </c>
       <c r="F75" s="4" t="s">
-        <v>123</v>
+        <v>127</v>
       </c>
       <c r="G75" s="4" t="s">
-        <v>124</v>
+        <v>128</v>
       </c>
       <c r="H75" s="4" t="s">
-        <v>125</v>
+        <v>129</v>
       </c>
       <c r="I75" s="2">
         <v>25</v>
       </c>
     </row>
     <row r="76" spans="1:9">
       <c r="A76" s="2">
         <v>75</v>
       </c>
       <c r="B76" s="4" t="s">
         <v>100</v>
       </c>
       <c r="C76" s="4" t="s">
         <v>121</v>
       </c>
       <c r="D76" s="4"/>
       <c r="E76" s="4" t="s">
-        <v>126</v>
+        <v>122</v>
       </c>
       <c r="F76" s="4" t="s">
-        <v>127</v>
+        <v>123</v>
       </c>
       <c r="G76" s="4" t="s">
-        <v>128</v>
+        <v>124</v>
       </c>
       <c r="H76" s="4" t="s">
-        <v>129</v>
+        <v>125</v>
       </c>
       <c r="I76" s="2">
         <v>40</v>
       </c>
     </row>
     <row r="77" spans="1:9">
       <c r="A77" s="2">
         <v>76</v>
       </c>
       <c r="B77" s="4" t="s">
         <v>100</v>
       </c>
       <c r="C77" s="4" t="s">
         <v>130</v>
       </c>
       <c r="D77" s="4"/>
       <c r="E77" s="4" t="s">
         <v>131</v>
       </c>
       <c r="F77" s="4" t="s">
         <v>132</v>
       </c>
       <c r="G77" s="4" t="s">
         <v>133</v>
       </c>
@@ -4952,183 +4952,183 @@
     </row>
     <row r="89" spans="1:9">
       <c r="A89" s="2">
         <v>88</v>
       </c>
       <c r="B89" s="4" t="s">
         <v>145</v>
       </c>
       <c r="C89" s="4" t="s">
         <v>151</v>
       </c>
       <c r="D89" s="4"/>
       <c r="E89" s="4" t="s">
         <v>152</v>
       </c>
       <c r="F89" s="4" t="s">
         <v>153</v>
       </c>
       <c r="G89" s="4" t="s">
         <v>154</v>
       </c>
       <c r="H89" s="4" t="s">
         <v>155</v>
       </c>
       <c r="I89" s="2">
-        <v>60</v>
+        <v>70</v>
       </c>
     </row>
     <row r="90" spans="1:9">
       <c r="A90" s="2">
         <v>89</v>
       </c>
       <c r="B90" s="4" t="s">
         <v>145</v>
       </c>
       <c r="C90" s="4" t="s">
         <v>151</v>
       </c>
       <c r="D90" s="4"/>
       <c r="E90" s="4" t="s">
         <v>156</v>
       </c>
       <c r="F90" s="4" t="s">
         <v>157</v>
       </c>
       <c r="G90" s="4" t="s">
         <v>158</v>
       </c>
       <c r="H90" s="4" t="s">
         <v>159</v>
       </c>
       <c r="I90" s="2">
-        <v>70</v>
+        <v>60</v>
       </c>
     </row>
     <row r="91" spans="1:9">
       <c r="A91" s="2">
         <v>90</v>
       </c>
       <c r="B91" s="4" t="s">
         <v>145</v>
       </c>
       <c r="C91" s="4" t="s">
         <v>151</v>
       </c>
       <c r="D91" s="4"/>
       <c r="E91" s="4" t="s">
         <v>156</v>
       </c>
       <c r="F91" s="4" t="s">
         <v>157</v>
       </c>
       <c r="G91" s="4" t="s">
         <v>158</v>
       </c>
       <c r="H91" s="4" t="s">
         <v>159</v>
       </c>
       <c r="I91" s="2">
-        <v>70</v>
+        <v>60</v>
       </c>
     </row>
     <row r="92" spans="1:9">
       <c r="A92" s="2">
         <v>91</v>
       </c>
       <c r="B92" s="4" t="s">
         <v>145</v>
       </c>
       <c r="C92" s="4" t="s">
         <v>151</v>
       </c>
       <c r="D92" s="4"/>
       <c r="E92" s="4" t="s">
         <v>152</v>
       </c>
       <c r="F92" s="4" t="s">
         <v>153</v>
       </c>
       <c r="G92" s="4" t="s">
         <v>154</v>
       </c>
       <c r="H92" s="4" t="s">
         <v>155</v>
       </c>
       <c r="I92" s="2">
-        <v>60</v>
+        <v>70</v>
       </c>
     </row>
     <row r="93" spans="1:9">
       <c r="A93" s="2">
         <v>92</v>
       </c>
       <c r="B93" s="4" t="s">
         <v>145</v>
       </c>
       <c r="C93" s="4" t="s">
         <v>151</v>
       </c>
       <c r="D93" s="4"/>
       <c r="E93" s="4" t="s">
-        <v>152</v>
+        <v>156</v>
       </c>
       <c r="F93" s="4" t="s">
-        <v>153</v>
+        <v>157</v>
       </c>
       <c r="G93" s="4" t="s">
-        <v>154</v>
+        <v>158</v>
       </c>
       <c r="H93" s="4" t="s">
-        <v>155</v>
+        <v>159</v>
       </c>
       <c r="I93" s="2">
         <v>60</v>
       </c>
     </row>
     <row r="94" spans="1:9">
       <c r="A94" s="2">
         <v>93</v>
       </c>
       <c r="B94" s="4" t="s">
         <v>145</v>
       </c>
       <c r="C94" s="4" t="s">
         <v>151</v>
       </c>
       <c r="D94" s="4"/>
       <c r="E94" s="4" t="s">
-        <v>156</v>
+        <v>152</v>
       </c>
       <c r="F94" s="4" t="s">
-        <v>157</v>
+        <v>153</v>
       </c>
       <c r="G94" s="4" t="s">
-        <v>158</v>
+        <v>154</v>
       </c>
       <c r="H94" s="4" t="s">
-        <v>159</v>
+        <v>155</v>
       </c>
       <c r="I94" s="2">
         <v>70</v>
       </c>
     </row>
     <row r="95" spans="1:9">
       <c r="A95" s="2">
         <v>94</v>
       </c>
       <c r="B95" s="4" t="s">
         <v>145</v>
       </c>
       <c r="C95" s="4" t="s">
         <v>160</v>
       </c>
       <c r="D95" s="4"/>
       <c r="E95" s="4" t="s">
         <v>161</v>
       </c>
       <c r="F95" s="4" t="s">
         <v>162</v>
       </c>
       <c r="G95" s="4" t="s">
         <v>163</v>
       </c>
@@ -5696,87 +5696,87 @@
       <c r="F116" s="4" t="s">
         <v>197</v>
       </c>
       <c r="G116" s="4" t="s">
         <v>198</v>
       </c>
       <c r="H116" s="4" t="s">
         <v>199</v>
       </c>
       <c r="I116" s="2">
         <v>25</v>
       </c>
     </row>
     <row r="117" spans="1:9">
       <c r="A117" s="2">
         <v>116</v>
       </c>
       <c r="B117" s="4" t="s">
         <v>185</v>
       </c>
       <c r="C117" s="4" t="s">
         <v>195</v>
       </c>
       <c r="D117" s="4"/>
       <c r="E117" s="4" t="s">
-        <v>200</v>
+        <v>196</v>
       </c>
       <c r="F117" s="4" t="s">
-        <v>201</v>
+        <v>197</v>
       </c>
       <c r="G117" s="4" t="s">
-        <v>202</v>
+        <v>198</v>
       </c>
       <c r="H117" s="4" t="s">
-        <v>203</v>
+        <v>199</v>
       </c>
       <c r="I117" s="2">
         <v>25</v>
       </c>
     </row>
     <row r="118" spans="1:9">
       <c r="A118" s="2">
         <v>117</v>
       </c>
       <c r="B118" s="4" t="s">
         <v>185</v>
       </c>
       <c r="C118" s="4" t="s">
         <v>195</v>
       </c>
       <c r="D118" s="4"/>
       <c r="E118" s="4" t="s">
-        <v>196</v>
+        <v>200</v>
       </c>
       <c r="F118" s="4" t="s">
-        <v>197</v>
+        <v>201</v>
       </c>
       <c r="G118" s="4" t="s">
-        <v>198</v>
+        <v>202</v>
       </c>
       <c r="H118" s="4" t="s">
-        <v>199</v>
+        <v>203</v>
       </c>
       <c r="I118" s="2">
         <v>25</v>
       </c>
     </row>
     <row r="119" spans="1:9">
       <c r="A119" s="2">
         <v>118</v>
       </c>
       <c r="B119" s="4" t="s">
         <v>185</v>
       </c>
       <c r="C119" s="4" t="s">
         <v>195</v>
       </c>
       <c r="D119" s="4"/>
       <c r="E119" s="4" t="s">
         <v>196</v>
       </c>
       <c r="F119" s="4" t="s">
         <v>197</v>
       </c>
       <c r="G119" s="4" t="s">
         <v>198</v>
       </c>
@@ -6776,114 +6776,114 @@
       <c r="F156" s="4" t="s">
         <v>262</v>
       </c>
       <c r="G156" s="4" t="s">
         <v>263</v>
       </c>
       <c r="H156" s="4" t="s">
         <v>264</v>
       </c>
       <c r="I156" s="2">
         <v>20</v>
       </c>
     </row>
     <row r="157" spans="1:9">
       <c r="A157" s="2">
         <v>156</v>
       </c>
       <c r="B157" s="4" t="s">
         <v>185</v>
       </c>
       <c r="C157" s="4" t="s">
         <v>256</v>
       </c>
       <c r="D157" s="4"/>
       <c r="E157" s="4" t="s">
-        <v>261</v>
+        <v>257</v>
       </c>
       <c r="F157" s="4" t="s">
-        <v>262</v>
+        <v>258</v>
       </c>
       <c r="G157" s="4" t="s">
-        <v>263</v>
+        <v>259</v>
       </c>
       <c r="H157" s="4" t="s">
-        <v>264</v>
+        <v>260</v>
       </c>
       <c r="I157" s="2">
         <v>20</v>
       </c>
     </row>
     <row r="158" spans="1:9">
       <c r="A158" s="2">
         <v>157</v>
       </c>
       <c r="B158" s="4" t="s">
         <v>185</v>
       </c>
       <c r="C158" s="4" t="s">
         <v>256</v>
       </c>
       <c r="D158" s="4"/>
       <c r="E158" s="4" t="s">
         <v>257</v>
       </c>
       <c r="F158" s="4" t="s">
         <v>258</v>
       </c>
       <c r="G158" s="4" t="s">
         <v>259</v>
       </c>
       <c r="H158" s="4" t="s">
         <v>260</v>
       </c>
       <c r="I158" s="2">
         <v>20</v>
       </c>
     </row>
     <row r="159" spans="1:9">
       <c r="A159" s="2">
         <v>158</v>
       </c>
       <c r="B159" s="4" t="s">
         <v>185</v>
       </c>
       <c r="C159" s="4" t="s">
         <v>256</v>
       </c>
       <c r="D159" s="4"/>
       <c r="E159" s="4" t="s">
-        <v>257</v>
+        <v>261</v>
       </c>
       <c r="F159" s="4" t="s">
-        <v>258</v>
+        <v>262</v>
       </c>
       <c r="G159" s="4" t="s">
-        <v>259</v>
+        <v>263</v>
       </c>
       <c r="H159" s="4" t="s">
-        <v>260</v>
+        <v>264</v>
       </c>
       <c r="I159" s="2">
         <v>20</v>
       </c>
     </row>
     <row r="160" spans="1:9">
       <c r="A160" s="2">
         <v>159</v>
       </c>
       <c r="B160" s="4" t="s">
         <v>185</v>
       </c>
       <c r="C160" s="4" t="s">
         <v>256</v>
       </c>
       <c r="D160" s="4"/>
       <c r="E160" s="4" t="s">
         <v>261</v>
       </c>
       <c r="F160" s="4" t="s">
         <v>262</v>
       </c>
       <c r="G160" s="4" t="s">
         <v>263</v>
       </c>
@@ -7865,105 +7865,105 @@
       <c r="I196" s="2">
         <v>30</v>
       </c>
     </row>
     <row r="197" spans="1:9">
       <c r="A197" s="2">
         <v>196</v>
       </c>
       <c r="B197" s="4" t="s">
         <v>321</v>
       </c>
       <c r="C197" s="4" t="s">
         <v>322</v>
       </c>
       <c r="D197" s="4"/>
       <c r="E197" s="4" t="s">
         <v>323</v>
       </c>
       <c r="F197" s="4" t="s">
         <v>324</v>
       </c>
       <c r="G197" s="4" t="s">
         <v>325</v>
       </c>
       <c r="H197" s="4" t="s">
-        <v>326</v>
+        <v>144</v>
       </c>
       <c r="I197" s="2">
         <v>30</v>
       </c>
     </row>
     <row r="198" spans="1:9">
       <c r="A198" s="2">
         <v>197</v>
       </c>
       <c r="B198" s="4" t="s">
         <v>321</v>
       </c>
       <c r="C198" s="4" t="s">
         <v>322</v>
       </c>
       <c r="D198" s="4"/>
       <c r="E198" s="4" t="s">
+        <v>326</v>
+      </c>
+      <c r="F198" s="4" t="s">
         <v>327</v>
       </c>
-      <c r="F198" s="4" t="s">
+      <c r="G198" s="4" t="s">
         <v>328</v>
       </c>
-      <c r="G198" s="4" t="s">
+      <c r="H198" s="4" t="s">
         <v>329</v>
-      </c>
-[...1 lines deleted...]
-        <v>144</v>
       </c>
       <c r="I198" s="2">
         <v>30</v>
       </c>
     </row>
     <row r="199" spans="1:9">
       <c r="A199" s="2">
         <v>198</v>
       </c>
       <c r="B199" s="4" t="s">
         <v>321</v>
       </c>
       <c r="C199" s="4" t="s">
         <v>322</v>
       </c>
       <c r="D199" s="4"/>
       <c r="E199" s="4" t="s">
-        <v>330</v>
+        <v>326</v>
       </c>
       <c r="F199" s="4" t="s">
-        <v>331</v>
+        <v>327</v>
       </c>
       <c r="G199" s="4" t="s">
-        <v>332</v>
+        <v>328</v>
       </c>
       <c r="H199" s="4" t="s">
-        <v>333</v>
+        <v>329</v>
       </c>
       <c r="I199" s="2">
         <v>30</v>
       </c>
     </row>
     <row r="200" spans="1:9">
       <c r="A200" s="2">
         <v>199</v>
       </c>
       <c r="B200" s="4" t="s">
         <v>321</v>
       </c>
       <c r="C200" s="4" t="s">
         <v>322</v>
       </c>
       <c r="D200" s="4"/>
       <c r="E200" s="4" t="s">
         <v>330</v>
       </c>
       <c r="F200" s="4" t="s">
         <v>331</v>
       </c>
       <c r="G200" s="4" t="s">
         <v>332</v>
       </c>
@@ -7973,132 +7973,132 @@
       <c r="I200" s="2">
         <v>30</v>
       </c>
     </row>
     <row r="201" spans="1:9">
       <c r="A201" s="2">
         <v>200</v>
       </c>
       <c r="B201" s="4" t="s">
         <v>321</v>
       </c>
       <c r="C201" s="4" t="s">
         <v>322</v>
       </c>
       <c r="D201" s="4"/>
       <c r="E201" s="4" t="s">
         <v>323</v>
       </c>
       <c r="F201" s="4" t="s">
         <v>324</v>
       </c>
       <c r="G201" s="4" t="s">
         <v>325</v>
       </c>
       <c r="H201" s="4" t="s">
-        <v>326</v>
+        <v>144</v>
       </c>
       <c r="I201" s="2">
         <v>30</v>
       </c>
     </row>
     <row r="202" spans="1:9">
       <c r="A202" s="2">
         <v>201</v>
       </c>
       <c r="B202" s="4" t="s">
         <v>321</v>
       </c>
       <c r="C202" s="4" t="s">
         <v>322</v>
       </c>
       <c r="D202" s="4"/>
       <c r="E202" s="4" t="s">
-        <v>327</v>
+        <v>323</v>
       </c>
       <c r="F202" s="4" t="s">
-        <v>328</v>
+        <v>324</v>
       </c>
       <c r="G202" s="4" t="s">
-        <v>329</v>
+        <v>325</v>
       </c>
       <c r="H202" s="4" t="s">
         <v>144</v>
       </c>
       <c r="I202" s="2">
         <v>30</v>
       </c>
     </row>
     <row r="203" spans="1:9">
       <c r="A203" s="2">
         <v>202</v>
       </c>
       <c r="B203" s="4" t="s">
         <v>321</v>
       </c>
       <c r="C203" s="4" t="s">
         <v>322</v>
       </c>
       <c r="D203" s="4"/>
       <c r="E203" s="4" t="s">
-        <v>323</v>
+        <v>330</v>
       </c>
       <c r="F203" s="4" t="s">
-        <v>324</v>
+        <v>331</v>
       </c>
       <c r="G203" s="4" t="s">
-        <v>325</v>
+        <v>332</v>
       </c>
       <c r="H203" s="4" t="s">
-        <v>326</v>
+        <v>333</v>
       </c>
       <c r="I203" s="2">
         <v>30</v>
       </c>
     </row>
     <row r="204" spans="1:9">
       <c r="A204" s="2">
         <v>203</v>
       </c>
       <c r="B204" s="4" t="s">
         <v>321</v>
       </c>
       <c r="C204" s="4" t="s">
         <v>322</v>
       </c>
       <c r="D204" s="4"/>
       <c r="E204" s="4" t="s">
+        <v>326</v>
+      </c>
+      <c r="F204" s="4" t="s">
         <v>327</v>
       </c>
-      <c r="F204" s="4" t="s">
+      <c r="G204" s="4" t="s">
         <v>328</v>
       </c>
-      <c r="G204" s="4" t="s">
+      <c r="H204" s="4" t="s">
         <v>329</v>
-      </c>
-[...1 lines deleted...]
-        <v>144</v>
       </c>
       <c r="I204" s="2">
         <v>30</v>
       </c>
     </row>
     <row r="205" spans="1:9">
       <c r="A205" s="2">
         <v>204</v>
       </c>
       <c r="B205" s="4" t="s">
         <v>321</v>
       </c>
       <c r="C205" s="4" t="s">
         <v>322</v>
       </c>
       <c r="D205" s="4"/>
       <c r="E205" s="4" t="s">
         <v>330</v>
       </c>
       <c r="F205" s="4" t="s">
         <v>331</v>
       </c>
       <c r="G205" s="4" t="s">
         <v>332</v>
       </c>
@@ -8450,618 +8450,618 @@
       <c r="F218" s="4" t="s">
         <v>357</v>
       </c>
       <c r="G218" s="4" t="s">
         <v>358</v>
       </c>
       <c r="H218" s="4" t="s">
         <v>359</v>
       </c>
       <c r="I218" s="2">
         <v>20</v>
       </c>
     </row>
     <row r="219" spans="1:9">
       <c r="A219" s="2">
         <v>218</v>
       </c>
       <c r="B219" s="4" t="s">
         <v>43</v>
       </c>
       <c r="C219" s="4" t="s">
         <v>355</v>
       </c>
       <c r="D219" s="4"/>
       <c r="E219" s="4" t="s">
-        <v>218</v>
+        <v>223</v>
       </c>
       <c r="F219" s="4" t="s">
         <v>360</v>
       </c>
       <c r="G219" s="4" t="s">
         <v>361</v>
       </c>
       <c r="H219" s="4" t="s">
-        <v>362</v>
+        <v>325</v>
       </c>
       <c r="I219" s="2">
         <v>20</v>
       </c>
     </row>
     <row r="220" spans="1:9">
       <c r="A220" s="2">
         <v>219</v>
       </c>
       <c r="B220" s="4" t="s">
         <v>43</v>
       </c>
       <c r="C220" s="4" t="s">
         <v>355</v>
       </c>
       <c r="D220" s="4"/>
       <c r="E220" s="4" t="s">
+        <v>218</v>
+      </c>
+      <c r="F220" s="4" t="s">
+        <v>362</v>
+      </c>
+      <c r="G220" s="4" t="s">
         <v>363</v>
       </c>
-      <c r="F220" s="4" t="s">
+      <c r="H220" s="4" t="s">
         <v>364</v>
-      </c>
-[...4 lines deleted...]
-        <v>366</v>
       </c>
       <c r="I220" s="2">
         <v>20</v>
       </c>
     </row>
     <row r="221" spans="1:9">
       <c r="A221" s="2">
         <v>220</v>
       </c>
       <c r="B221" s="4" t="s">
         <v>43</v>
       </c>
       <c r="C221" s="4" t="s">
         <v>355</v>
       </c>
       <c r="D221" s="4"/>
       <c r="E221" s="4" t="s">
-        <v>223</v>
+        <v>243</v>
       </c>
       <c r="F221" s="4" t="s">
+        <v>365</v>
+      </c>
+      <c r="G221" s="4" t="s">
+        <v>366</v>
+      </c>
+      <c r="H221" s="4" t="s">
         <v>367</v>
-      </c>
-[...4 lines deleted...]
-        <v>329</v>
       </c>
       <c r="I221" s="2">
         <v>20</v>
       </c>
     </row>
     <row r="222" spans="1:9">
       <c r="A222" s="2">
         <v>221</v>
       </c>
       <c r="B222" s="4" t="s">
         <v>43</v>
       </c>
       <c r="C222" s="4" t="s">
         <v>355</v>
       </c>
       <c r="D222" s="4"/>
       <c r="E222" s="4" t="s">
+        <v>368</v>
+      </c>
+      <c r="F222" s="4" t="s">
         <v>369</v>
       </c>
-      <c r="F222" s="4" t="s">
+      <c r="G222" s="4" t="s">
         <v>370</v>
       </c>
-      <c r="G222" s="4" t="s">
+      <c r="H222" s="4" t="s">
         <v>371</v>
-      </c>
-[...1 lines deleted...]
-        <v>372</v>
       </c>
       <c r="I222" s="2">
         <v>20</v>
       </c>
     </row>
     <row r="223" spans="1:9">
       <c r="A223" s="2">
         <v>222</v>
       </c>
       <c r="B223" s="4" t="s">
         <v>43</v>
       </c>
       <c r="C223" s="4" t="s">
         <v>355</v>
       </c>
       <c r="D223" s="4"/>
       <c r="E223" s="4" t="s">
+        <v>372</v>
+      </c>
+      <c r="F223" s="4" t="s">
         <v>373</v>
       </c>
-      <c r="F223" s="4" t="s">
+      <c r="G223" s="4" t="s">
         <v>374</v>
       </c>
-      <c r="G223" s="4" t="s">
+      <c r="H223" s="4" t="s">
         <v>375</v>
-      </c>
-[...1 lines deleted...]
-        <v>376</v>
       </c>
       <c r="I223" s="2">
         <v>20</v>
       </c>
     </row>
     <row r="224" spans="1:9">
       <c r="A224" s="2">
         <v>223</v>
       </c>
       <c r="B224" s="4" t="s">
         <v>43</v>
       </c>
       <c r="C224" s="4" t="s">
         <v>355</v>
       </c>
       <c r="D224" s="4"/>
       <c r="E224" s="4" t="s">
-        <v>243</v>
+        <v>376</v>
       </c>
       <c r="F224" s="4" t="s">
         <v>377</v>
       </c>
       <c r="G224" s="4" t="s">
         <v>378</v>
       </c>
       <c r="H224" s="4" t="s">
         <v>379</v>
       </c>
       <c r="I224" s="2">
         <v>20</v>
       </c>
     </row>
     <row r="225" spans="1:9">
       <c r="A225" s="2">
         <v>224</v>
       </c>
       <c r="B225" s="4" t="s">
         <v>43</v>
       </c>
       <c r="C225" s="4" t="s">
         <v>355</v>
       </c>
       <c r="D225" s="4"/>
       <c r="E225" s="4" t="s">
+        <v>218</v>
+      </c>
+      <c r="F225" s="4" t="s">
+        <v>362</v>
+      </c>
+      <c r="G225" s="4" t="s">
         <v>363</v>
       </c>
-      <c r="F225" s="4" t="s">
+      <c r="H225" s="4" t="s">
         <v>364</v>
-      </c>
-[...4 lines deleted...]
-        <v>366</v>
       </c>
       <c r="I225" s="2">
         <v>20</v>
       </c>
     </row>
     <row r="226" spans="1:9">
       <c r="A226" s="2">
         <v>225</v>
       </c>
       <c r="B226" s="4" t="s">
         <v>43</v>
       </c>
       <c r="C226" s="4" t="s">
         <v>355</v>
       </c>
       <c r="D226" s="4"/>
       <c r="E226" s="4" t="s">
         <v>356</v>
       </c>
       <c r="F226" s="4" t="s">
         <v>357</v>
       </c>
       <c r="G226" s="4" t="s">
         <v>358</v>
       </c>
       <c r="H226" s="4" t="s">
         <v>359</v>
       </c>
       <c r="I226" s="2">
         <v>20</v>
       </c>
     </row>
     <row r="227" spans="1:9">
       <c r="A227" s="2">
         <v>226</v>
       </c>
       <c r="B227" s="4" t="s">
         <v>43</v>
       </c>
       <c r="C227" s="4" t="s">
         <v>355</v>
       </c>
       <c r="D227" s="4"/>
       <c r="E227" s="4" t="s">
-        <v>218</v>
+        <v>372</v>
       </c>
       <c r="F227" s="4" t="s">
-        <v>360</v>
+        <v>373</v>
       </c>
       <c r="G227" s="4" t="s">
-        <v>361</v>
+        <v>374</v>
       </c>
       <c r="H227" s="4" t="s">
-        <v>362</v>
+        <v>375</v>
       </c>
       <c r="I227" s="2">
         <v>20</v>
       </c>
     </row>
     <row r="228" spans="1:9">
       <c r="A228" s="2">
         <v>227</v>
       </c>
       <c r="B228" s="4" t="s">
         <v>43</v>
       </c>
       <c r="C228" s="4" t="s">
         <v>355</v>
       </c>
       <c r="D228" s="4"/>
       <c r="E228" s="4" t="s">
-        <v>373</v>
+        <v>223</v>
       </c>
       <c r="F228" s="4" t="s">
-        <v>374</v>
+        <v>360</v>
       </c>
       <c r="G228" s="4" t="s">
-        <v>375</v>
+        <v>361</v>
       </c>
       <c r="H228" s="4" t="s">
-        <v>376</v>
+        <v>325</v>
       </c>
       <c r="I228" s="2">
         <v>20</v>
       </c>
     </row>
     <row r="229" spans="1:9">
       <c r="A229" s="2">
         <v>228</v>
       </c>
       <c r="B229" s="4" t="s">
         <v>43</v>
       </c>
       <c r="C229" s="4" t="s">
         <v>355</v>
       </c>
       <c r="D229" s="4"/>
       <c r="E229" s="4" t="s">
-        <v>223</v>
+        <v>368</v>
       </c>
       <c r="F229" s="4" t="s">
-        <v>367</v>
+        <v>369</v>
       </c>
       <c r="G229" s="4" t="s">
-        <v>368</v>
+        <v>370</v>
       </c>
       <c r="H229" s="4" t="s">
-        <v>329</v>
+        <v>371</v>
       </c>
       <c r="I229" s="2">
         <v>20</v>
       </c>
     </row>
     <row r="230" spans="1:9">
       <c r="A230" s="2">
         <v>229</v>
       </c>
       <c r="B230" s="4" t="s">
         <v>43</v>
       </c>
       <c r="C230" s="4" t="s">
         <v>355</v>
       </c>
       <c r="D230" s="4"/>
       <c r="E230" s="4" t="s">
-        <v>369</v>
+        <v>243</v>
       </c>
       <c r="F230" s="4" t="s">
-        <v>370</v>
+        <v>365</v>
       </c>
       <c r="G230" s="4" t="s">
-        <v>371</v>
+        <v>366</v>
       </c>
       <c r="H230" s="4" t="s">
-        <v>372</v>
+        <v>367</v>
       </c>
       <c r="I230" s="2">
         <v>20</v>
       </c>
     </row>
     <row r="231" spans="1:9">
       <c r="A231" s="2">
         <v>230</v>
       </c>
       <c r="B231" s="4" t="s">
         <v>43</v>
       </c>
       <c r="C231" s="4" t="s">
         <v>355</v>
       </c>
       <c r="D231" s="4"/>
       <c r="E231" s="4" t="s">
         <v>356</v>
       </c>
       <c r="F231" s="4" t="s">
         <v>357</v>
       </c>
       <c r="G231" s="4" t="s">
         <v>358</v>
       </c>
       <c r="H231" s="4" t="s">
         <v>359</v>
       </c>
       <c r="I231" s="2">
         <v>20</v>
       </c>
     </row>
     <row r="232" spans="1:9">
       <c r="A232" s="2">
         <v>231</v>
       </c>
       <c r="B232" s="4" t="s">
         <v>43</v>
       </c>
       <c r="C232" s="4" t="s">
         <v>355</v>
       </c>
       <c r="D232" s="4"/>
       <c r="E232" s="4" t="s">
-        <v>243</v>
+        <v>376</v>
       </c>
       <c r="F232" s="4" t="s">
         <v>377</v>
       </c>
       <c r="G232" s="4" t="s">
         <v>378</v>
       </c>
       <c r="H232" s="4" t="s">
         <v>379</v>
       </c>
       <c r="I232" s="2">
         <v>20</v>
       </c>
     </row>
     <row r="233" spans="1:9">
       <c r="A233" s="2">
         <v>232</v>
       </c>
       <c r="B233" s="4" t="s">
         <v>43</v>
       </c>
       <c r="C233" s="4" t="s">
         <v>355</v>
       </c>
       <c r="D233" s="4"/>
       <c r="E233" s="4" t="s">
+        <v>218</v>
+      </c>
+      <c r="F233" s="4" t="s">
+        <v>362</v>
+      </c>
+      <c r="G233" s="4" t="s">
         <v>363</v>
       </c>
-      <c r="F233" s="4" t="s">
+      <c r="H233" s="4" t="s">
         <v>364</v>
-      </c>
-[...4 lines deleted...]
-        <v>366</v>
       </c>
       <c r="I233" s="2">
         <v>20</v>
       </c>
     </row>
     <row r="234" spans="1:9">
       <c r="A234" s="2">
         <v>233</v>
       </c>
       <c r="B234" s="4" t="s">
         <v>43</v>
       </c>
       <c r="C234" s="4" t="s">
         <v>355</v>
       </c>
       <c r="D234" s="4"/>
       <c r="E234" s="4" t="s">
-        <v>223</v>
+        <v>368</v>
       </c>
       <c r="F234" s="4" t="s">
-        <v>367</v>
+        <v>369</v>
       </c>
       <c r="G234" s="4" t="s">
-        <v>368</v>
+        <v>370</v>
       </c>
       <c r="H234" s="4" t="s">
-        <v>329</v>
+        <v>371</v>
       </c>
       <c r="I234" s="2">
         <v>20</v>
       </c>
     </row>
     <row r="235" spans="1:9">
       <c r="A235" s="2">
         <v>234</v>
       </c>
       <c r="B235" s="4" t="s">
         <v>43</v>
       </c>
       <c r="C235" s="4" t="s">
         <v>355</v>
       </c>
       <c r="D235" s="4"/>
       <c r="E235" s="4" t="s">
-        <v>218</v>
+        <v>223</v>
       </c>
       <c r="F235" s="4" t="s">
         <v>360</v>
       </c>
       <c r="G235" s="4" t="s">
         <v>361</v>
       </c>
       <c r="H235" s="4" t="s">
-        <v>362</v>
+        <v>325</v>
       </c>
       <c r="I235" s="2">
         <v>20</v>
       </c>
     </row>
     <row r="236" spans="1:9">
       <c r="A236" s="2">
         <v>235</v>
       </c>
       <c r="B236" s="4" t="s">
         <v>43</v>
       </c>
       <c r="C236" s="4" t="s">
         <v>355</v>
       </c>
       <c r="D236" s="4"/>
       <c r="E236" s="4" t="s">
+        <v>372</v>
+      </c>
+      <c r="F236" s="4" t="s">
         <v>373</v>
       </c>
-      <c r="F236" s="4" t="s">
+      <c r="G236" s="4" t="s">
         <v>374</v>
       </c>
-      <c r="G236" s="4" t="s">
+      <c r="H236" s="4" t="s">
         <v>375</v>
-      </c>
-[...1 lines deleted...]
-        <v>376</v>
       </c>
       <c r="I236" s="2">
         <v>20</v>
       </c>
     </row>
     <row r="237" spans="1:9">
       <c r="A237" s="2">
         <v>236</v>
       </c>
       <c r="B237" s="4" t="s">
         <v>43</v>
       </c>
       <c r="C237" s="4" t="s">
         <v>355</v>
       </c>
       <c r="D237" s="4"/>
       <c r="E237" s="4" t="s">
-        <v>243</v>
+        <v>376</v>
       </c>
       <c r="F237" s="4" t="s">
         <v>377</v>
       </c>
       <c r="G237" s="4" t="s">
         <v>378</v>
       </c>
       <c r="H237" s="4" t="s">
         <v>379</v>
       </c>
       <c r="I237" s="2">
         <v>20</v>
       </c>
     </row>
     <row r="238" spans="1:9">
       <c r="A238" s="2">
         <v>237</v>
       </c>
       <c r="B238" s="4" t="s">
         <v>43</v>
       </c>
       <c r="C238" s="4" t="s">
         <v>355</v>
       </c>
       <c r="D238" s="4"/>
       <c r="E238" s="4" t="s">
-        <v>369</v>
+        <v>243</v>
       </c>
       <c r="F238" s="4" t="s">
-        <v>370</v>
+        <v>365</v>
       </c>
       <c r="G238" s="4" t="s">
-        <v>371</v>
+        <v>366</v>
       </c>
       <c r="H238" s="4" t="s">
-        <v>372</v>
+        <v>367</v>
       </c>
       <c r="I238" s="2">
         <v>20</v>
       </c>
     </row>
     <row r="239" spans="1:9">
       <c r="A239" s="2">
         <v>238</v>
       </c>
       <c r="B239" s="4" t="s">
         <v>43</v>
       </c>
       <c r="C239" s="4" t="s">
         <v>43</v>
       </c>
       <c r="D239" s="4"/>
       <c r="E239" s="4" t="s">
         <v>380</v>
       </c>
       <c r="F239" s="4" t="s">
         <v>381</v>
       </c>
       <c r="G239" s="4" t="s">
         <v>382</v>
       </c>
       <c r="H239" s="4" t="s">
         <v>383</v>
       </c>
       <c r="I239" s="2">
         <v>20</v>
       </c>
     </row>
     <row r="240" spans="1:9">
       <c r="A240" s="2">
         <v>239</v>
       </c>
       <c r="B240" s="4" t="s">
         <v>43</v>
       </c>
       <c r="C240" s="4" t="s">
         <v>43</v>
       </c>
       <c r="D240" s="4"/>
       <c r="E240" s="4" t="s">
-        <v>87</v>
+        <v>223</v>
       </c>
       <c r="F240" s="4" t="s">
         <v>384</v>
       </c>
       <c r="G240" s="4" t="s">
         <v>385</v>
       </c>
       <c r="H240" s="4" t="s">
         <v>386</v>
       </c>
       <c r="I240" s="2">
         <v>20</v>
       </c>
     </row>
     <row r="241" spans="1:9">
       <c r="A241" s="2">
         <v>240</v>
       </c>
       <c r="B241" s="4" t="s">
         <v>43</v>
       </c>
       <c r="C241" s="4" t="s">
         <v>43</v>
       </c>
       <c r="D241" s="4"/>
@@ -9098,465 +9098,465 @@
       <c r="F242" s="4" t="s">
         <v>391</v>
       </c>
       <c r="G242" s="4" t="s">
         <v>392</v>
       </c>
       <c r="H242" s="4" t="s">
         <v>393</v>
       </c>
       <c r="I242" s="2">
         <v>20</v>
       </c>
     </row>
     <row r="243" spans="1:9">
       <c r="A243" s="2">
         <v>242</v>
       </c>
       <c r="B243" s="4" t="s">
         <v>43</v>
       </c>
       <c r="C243" s="4" t="s">
         <v>43</v>
       </c>
       <c r="D243" s="4"/>
       <c r="E243" s="4" t="s">
-        <v>223</v>
+        <v>394</v>
       </c>
       <c r="F243" s="4" t="s">
-        <v>394</v>
+        <v>395</v>
       </c>
       <c r="G243" s="4" t="s">
-        <v>395</v>
+        <v>396</v>
       </c>
       <c r="H243" s="4" t="s">
-        <v>396</v>
+        <v>397</v>
       </c>
       <c r="I243" s="2">
         <v>20</v>
       </c>
     </row>
     <row r="244" spans="1:9">
       <c r="A244" s="2">
         <v>243</v>
       </c>
       <c r="B244" s="4" t="s">
         <v>43</v>
       </c>
       <c r="C244" s="4" t="s">
         <v>43</v>
       </c>
       <c r="D244" s="4"/>
       <c r="E244" s="4" t="s">
-        <v>397</v>
+        <v>380</v>
       </c>
       <c r="F244" s="4" t="s">
-        <v>398</v>
+        <v>381</v>
       </c>
       <c r="G244" s="4" t="s">
-        <v>399</v>
+        <v>382</v>
       </c>
       <c r="H244" s="4" t="s">
-        <v>400</v>
+        <v>383</v>
       </c>
       <c r="I244" s="2">
         <v>20</v>
       </c>
     </row>
     <row r="245" spans="1:9">
       <c r="A245" s="2">
         <v>244</v>
       </c>
       <c r="B245" s="4" t="s">
         <v>43</v>
       </c>
       <c r="C245" s="4" t="s">
         <v>43</v>
       </c>
       <c r="D245" s="4"/>
       <c r="E245" s="4" t="s">
         <v>87</v>
       </c>
       <c r="F245" s="4" t="s">
-        <v>384</v>
+        <v>398</v>
       </c>
       <c r="G245" s="4" t="s">
-        <v>385</v>
+        <v>399</v>
       </c>
       <c r="H245" s="4" t="s">
-        <v>386</v>
+        <v>400</v>
       </c>
       <c r="I245" s="2">
         <v>20</v>
       </c>
     </row>
     <row r="246" spans="1:9">
       <c r="A246" s="2">
         <v>245</v>
       </c>
       <c r="B246" s="4" t="s">
         <v>43</v>
       </c>
       <c r="C246" s="4" t="s">
         <v>43</v>
       </c>
       <c r="D246" s="4"/>
       <c r="E246" s="4" t="s">
         <v>401</v>
       </c>
       <c r="F246" s="4" t="s">
         <v>402</v>
       </c>
       <c r="G246" s="4" t="s">
         <v>403</v>
       </c>
       <c r="H246" s="4" t="s">
         <v>404</v>
       </c>
       <c r="I246" s="2">
         <v>20</v>
       </c>
     </row>
     <row r="247" spans="1:9">
       <c r="A247" s="2">
         <v>246</v>
       </c>
       <c r="B247" s="4" t="s">
         <v>43</v>
       </c>
       <c r="C247" s="4" t="s">
         <v>43</v>
       </c>
       <c r="D247" s="4"/>
       <c r="E247" s="4" t="s">
-        <v>380</v>
+        <v>238</v>
       </c>
       <c r="F247" s="4" t="s">
-        <v>381</v>
+        <v>391</v>
       </c>
       <c r="G247" s="4" t="s">
-        <v>382</v>
+        <v>392</v>
       </c>
       <c r="H247" s="4" t="s">
-        <v>383</v>
+        <v>393</v>
       </c>
       <c r="I247" s="2">
         <v>20</v>
       </c>
     </row>
     <row r="248" spans="1:9">
       <c r="A248" s="2">
         <v>247</v>
       </c>
       <c r="B248" s="4" t="s">
         <v>43</v>
       </c>
       <c r="C248" s="4" t="s">
         <v>43</v>
       </c>
       <c r="D248" s="4"/>
       <c r="E248" s="4" t="s">
         <v>223</v>
       </c>
       <c r="F248" s="4" t="s">
-        <v>394</v>
+        <v>384</v>
       </c>
       <c r="G248" s="4" t="s">
-        <v>395</v>
+        <v>385</v>
       </c>
       <c r="H248" s="4" t="s">
-        <v>396</v>
+        <v>386</v>
       </c>
       <c r="I248" s="2">
         <v>20</v>
       </c>
     </row>
     <row r="249" spans="1:9">
       <c r="A249" s="2">
         <v>248</v>
       </c>
       <c r="B249" s="4" t="s">
         <v>43</v>
       </c>
       <c r="C249" s="4" t="s">
         <v>43</v>
       </c>
       <c r="D249" s="4"/>
       <c r="E249" s="4" t="s">
-        <v>387</v>
+        <v>87</v>
       </c>
       <c r="F249" s="4" t="s">
-        <v>388</v>
+        <v>398</v>
       </c>
       <c r="G249" s="4" t="s">
-        <v>389</v>
+        <v>399</v>
       </c>
       <c r="H249" s="4" t="s">
-        <v>390</v>
+        <v>400</v>
       </c>
       <c r="I249" s="2">
         <v>20</v>
       </c>
     </row>
     <row r="250" spans="1:9">
       <c r="A250" s="2">
         <v>249</v>
       </c>
       <c r="B250" s="4" t="s">
         <v>43</v>
       </c>
       <c r="C250" s="4" t="s">
         <v>43</v>
       </c>
       <c r="D250" s="4"/>
       <c r="E250" s="4" t="s">
-        <v>238</v>
+        <v>387</v>
       </c>
       <c r="F250" s="4" t="s">
-        <v>391</v>
+        <v>388</v>
       </c>
       <c r="G250" s="4" t="s">
-        <v>392</v>
+        <v>389</v>
       </c>
       <c r="H250" s="4" t="s">
-        <v>393</v>
+        <v>390</v>
       </c>
       <c r="I250" s="2">
         <v>20</v>
       </c>
     </row>
     <row r="251" spans="1:9">
       <c r="A251" s="2">
         <v>250</v>
       </c>
       <c r="B251" s="4" t="s">
         <v>43</v>
       </c>
       <c r="C251" s="4" t="s">
         <v>43</v>
       </c>
       <c r="D251" s="4"/>
       <c r="E251" s="4" t="s">
-        <v>401</v>
+        <v>394</v>
       </c>
       <c r="F251" s="4" t="s">
-        <v>402</v>
+        <v>395</v>
       </c>
       <c r="G251" s="4" t="s">
-        <v>403</v>
+        <v>396</v>
       </c>
       <c r="H251" s="4" t="s">
-        <v>404</v>
+        <v>397</v>
       </c>
       <c r="I251" s="2">
         <v>20</v>
       </c>
     </row>
     <row r="252" spans="1:9">
       <c r="A252" s="2">
         <v>251</v>
       </c>
       <c r="B252" s="4" t="s">
         <v>43</v>
       </c>
       <c r="C252" s="4" t="s">
         <v>43</v>
       </c>
       <c r="D252" s="4"/>
       <c r="E252" s="4" t="s">
-        <v>397</v>
+        <v>380</v>
       </c>
       <c r="F252" s="4" t="s">
-        <v>398</v>
+        <v>381</v>
       </c>
       <c r="G252" s="4" t="s">
-        <v>399</v>
+        <v>382</v>
       </c>
       <c r="H252" s="4" t="s">
-        <v>400</v>
+        <v>383</v>
       </c>
       <c r="I252" s="2">
         <v>20</v>
       </c>
     </row>
     <row r="253" spans="1:9">
       <c r="A253" s="2">
         <v>252</v>
       </c>
       <c r="B253" s="4" t="s">
         <v>43</v>
       </c>
       <c r="C253" s="4" t="s">
         <v>43</v>
       </c>
       <c r="D253" s="4"/>
       <c r="E253" s="4" t="s">
-        <v>87</v>
+        <v>223</v>
       </c>
       <c r="F253" s="4" t="s">
         <v>384</v>
       </c>
       <c r="G253" s="4" t="s">
         <v>385</v>
       </c>
       <c r="H253" s="4" t="s">
         <v>386</v>
       </c>
       <c r="I253" s="2">
         <v>20</v>
       </c>
     </row>
     <row r="254" spans="1:9">
       <c r="A254" s="2">
         <v>253</v>
       </c>
       <c r="B254" s="4" t="s">
         <v>43</v>
       </c>
       <c r="C254" s="4" t="s">
         <v>43</v>
       </c>
       <c r="D254" s="4"/>
       <c r="E254" s="4" t="s">
-        <v>387</v>
+        <v>401</v>
       </c>
       <c r="F254" s="4" t="s">
-        <v>388</v>
+        <v>402</v>
       </c>
       <c r="G254" s="4" t="s">
-        <v>389</v>
+        <v>403</v>
       </c>
       <c r="H254" s="4" t="s">
-        <v>390</v>
+        <v>404</v>
       </c>
       <c r="I254" s="2">
         <v>20</v>
       </c>
     </row>
     <row r="255" spans="1:9">
       <c r="A255" s="2">
         <v>254</v>
       </c>
       <c r="B255" s="4" t="s">
         <v>43</v>
       </c>
       <c r="C255" s="4" t="s">
         <v>43</v>
       </c>
       <c r="D255" s="4"/>
       <c r="E255" s="4" t="s">
-        <v>380</v>
+        <v>394</v>
       </c>
       <c r="F255" s="4" t="s">
-        <v>381</v>
+        <v>395</v>
       </c>
       <c r="G255" s="4" t="s">
-        <v>382</v>
+        <v>396</v>
       </c>
       <c r="H255" s="4" t="s">
-        <v>383</v>
+        <v>397</v>
       </c>
       <c r="I255" s="2">
         <v>20</v>
       </c>
     </row>
     <row r="256" spans="1:9">
       <c r="A256" s="2">
         <v>255</v>
       </c>
       <c r="B256" s="4" t="s">
         <v>43</v>
       </c>
       <c r="C256" s="4" t="s">
         <v>43</v>
       </c>
       <c r="D256" s="4"/>
       <c r="E256" s="4" t="s">
-        <v>223</v>
+        <v>238</v>
       </c>
       <c r="F256" s="4" t="s">
-        <v>394</v>
+        <v>391</v>
       </c>
       <c r="G256" s="4" t="s">
-        <v>395</v>
+        <v>392</v>
       </c>
       <c r="H256" s="4" t="s">
-        <v>396</v>
+        <v>393</v>
       </c>
       <c r="I256" s="2">
         <v>20</v>
       </c>
     </row>
     <row r="257" spans="1:9">
       <c r="A257" s="2">
         <v>256</v>
       </c>
       <c r="B257" s="4" t="s">
         <v>43</v>
       </c>
       <c r="C257" s="4" t="s">
         <v>43</v>
       </c>
       <c r="D257" s="4"/>
       <c r="E257" s="4" t="s">
-        <v>397</v>
+        <v>387</v>
       </c>
       <c r="F257" s="4" t="s">
-        <v>398</v>
+        <v>388</v>
       </c>
       <c r="G257" s="4" t="s">
-        <v>399</v>
+        <v>389</v>
       </c>
       <c r="H257" s="4" t="s">
-        <v>400</v>
+        <v>390</v>
       </c>
       <c r="I257" s="2">
         <v>20</v>
       </c>
     </row>
     <row r="258" spans="1:9">
       <c r="A258" s="2">
         <v>257</v>
       </c>
       <c r="B258" s="4" t="s">
         <v>43</v>
       </c>
       <c r="C258" s="4" t="s">
         <v>43</v>
       </c>
       <c r="D258" s="4"/>
       <c r="E258" s="4" t="s">
-        <v>238</v>
+        <v>87</v>
       </c>
       <c r="F258" s="4" t="s">
-        <v>391</v>
+        <v>398</v>
       </c>
       <c r="G258" s="4" t="s">
-        <v>392</v>
+        <v>399</v>
       </c>
       <c r="H258" s="4" t="s">
-        <v>393</v>
+        <v>400</v>
       </c>
       <c r="I258" s="2">
         <v>20</v>
       </c>
     </row>
     <row r="259" spans="1:9">
       <c r="A259" s="2">
         <v>258</v>
       </c>
       <c r="B259" s="4" t="s">
         <v>43</v>
       </c>
       <c r="C259" s="4" t="s">
         <v>43</v>
       </c>
       <c r="D259" s="4"/>
       <c r="E259" s="4" t="s">
         <v>401</v>
       </c>
       <c r="F259" s="4" t="s">
         <v>402</v>
       </c>
       <c r="G259" s="4" t="s">
         <v>403</v>
       </c>
@@ -9668,381 +9668,381 @@
       <c r="G263" s="4" t="s">
         <v>413</v>
       </c>
       <c r="H263" s="4" t="s">
         <v>414</v>
       </c>
       <c r="I263" s="2">
         <v>20</v>
       </c>
     </row>
     <row r="264" spans="1:9">
       <c r="A264" s="2">
         <v>263</v>
       </c>
       <c r="B264" s="4" t="s">
         <v>43</v>
       </c>
       <c r="C264" s="4" t="s">
         <v>410</v>
       </c>
       <c r="D264" s="4"/>
       <c r="E264" s="4" t="s">
         <v>415</v>
       </c>
       <c r="F264" s="4" t="s">
-        <v>414</v>
+        <v>416</v>
       </c>
       <c r="G264" s="4" t="s">
-        <v>416</v>
+        <v>362</v>
       </c>
       <c r="H264" s="4" t="s">
         <v>417</v>
       </c>
       <c r="I264" s="2">
         <v>20</v>
       </c>
     </row>
     <row r="265" spans="1:9">
       <c r="A265" s="2">
         <v>264</v>
       </c>
       <c r="B265" s="4" t="s">
         <v>43</v>
       </c>
       <c r="C265" s="4" t="s">
         <v>410</v>
       </c>
       <c r="D265" s="4"/>
       <c r="E265" s="4" t="s">
         <v>418</v>
       </c>
       <c r="F265" s="4" t="s">
         <v>419</v>
       </c>
       <c r="G265" s="4" t="s">
-        <v>360</v>
+        <v>420</v>
       </c>
       <c r="H265" s="4" t="s">
-        <v>420</v>
+        <v>412</v>
       </c>
       <c r="I265" s="2">
         <v>20</v>
       </c>
     </row>
     <row r="266" spans="1:9">
       <c r="A266" s="2">
         <v>265</v>
       </c>
       <c r="B266" s="4" t="s">
         <v>43</v>
       </c>
       <c r="C266" s="4" t="s">
         <v>410</v>
       </c>
       <c r="D266" s="4"/>
       <c r="E266" s="4" t="s">
         <v>421</v>
       </c>
       <c r="F266" s="4" t="s">
         <v>422</v>
       </c>
       <c r="G266" s="4" t="s">
         <v>423</v>
       </c>
       <c r="H266" s="4" t="s">
         <v>424</v>
       </c>
       <c r="I266" s="2">
         <v>20</v>
       </c>
     </row>
     <row r="267" spans="1:9">
       <c r="A267" s="2">
         <v>266</v>
       </c>
       <c r="B267" s="4" t="s">
         <v>43</v>
       </c>
       <c r="C267" s="4" t="s">
         <v>410</v>
       </c>
       <c r="D267" s="4"/>
       <c r="E267" s="4" t="s">
-        <v>415</v>
+        <v>425</v>
       </c>
       <c r="F267" s="4" t="s">
-        <v>414</v>
+        <v>426</v>
       </c>
       <c r="G267" s="4" t="s">
-        <v>416</v>
+        <v>427</v>
       </c>
       <c r="H267" s="4" t="s">
-        <v>417</v>
+        <v>424</v>
       </c>
       <c r="I267" s="2">
         <v>20</v>
       </c>
     </row>
     <row r="268" spans="1:9">
       <c r="A268" s="2">
         <v>267</v>
       </c>
       <c r="B268" s="4" t="s">
         <v>43</v>
       </c>
       <c r="C268" s="4" t="s">
         <v>410</v>
       </c>
       <c r="D268" s="4"/>
       <c r="E268" s="4" t="s">
-        <v>425</v>
+        <v>418</v>
       </c>
       <c r="F268" s="4" t="s">
-        <v>426</v>
+        <v>419</v>
       </c>
       <c r="G268" s="4" t="s">
-        <v>427</v>
+        <v>420</v>
       </c>
       <c r="H268" s="4" t="s">
-        <v>424</v>
+        <v>412</v>
       </c>
       <c r="I268" s="2">
         <v>20</v>
       </c>
     </row>
     <row r="269" spans="1:9">
       <c r="A269" s="2">
         <v>268</v>
       </c>
       <c r="B269" s="4" t="s">
         <v>43</v>
       </c>
       <c r="C269" s="4" t="s">
         <v>410</v>
       </c>
       <c r="D269" s="4"/>
       <c r="E269" s="4" t="s">
         <v>411</v>
       </c>
       <c r="F269" s="4" t="s">
         <v>412</v>
       </c>
       <c r="G269" s="4" t="s">
         <v>413</v>
       </c>
       <c r="H269" s="4" t="s">
         <v>414</v>
       </c>
       <c r="I269" s="2">
         <v>20</v>
       </c>
     </row>
     <row r="270" spans="1:9">
       <c r="A270" s="2">
         <v>269</v>
       </c>
       <c r="B270" s="4" t="s">
         <v>43</v>
       </c>
       <c r="C270" s="4" t="s">
         <v>410</v>
       </c>
       <c r="D270" s="4"/>
       <c r="E270" s="4" t="s">
-        <v>421</v>
+        <v>415</v>
       </c>
       <c r="F270" s="4" t="s">
-        <v>422</v>
+        <v>416</v>
       </c>
       <c r="G270" s="4" t="s">
-        <v>423</v>
+        <v>362</v>
       </c>
       <c r="H270" s="4" t="s">
-        <v>424</v>
+        <v>417</v>
       </c>
       <c r="I270" s="2">
         <v>20</v>
       </c>
     </row>
     <row r="271" spans="1:9">
       <c r="A271" s="2">
         <v>270</v>
       </c>
       <c r="B271" s="4" t="s">
         <v>43</v>
       </c>
       <c r="C271" s="4" t="s">
         <v>410</v>
       </c>
       <c r="D271" s="4"/>
       <c r="E271" s="4" t="s">
-        <v>418</v>
+        <v>421</v>
       </c>
       <c r="F271" s="4" t="s">
-        <v>419</v>
+        <v>422</v>
       </c>
       <c r="G271" s="4" t="s">
-        <v>360</v>
+        <v>423</v>
       </c>
       <c r="H271" s="4" t="s">
-        <v>420</v>
+        <v>424</v>
       </c>
       <c r="I271" s="2">
         <v>20</v>
       </c>
     </row>
     <row r="272" spans="1:9">
       <c r="A272" s="2">
         <v>271</v>
       </c>
       <c r="B272" s="4" t="s">
         <v>43</v>
       </c>
       <c r="C272" s="4" t="s">
         <v>410</v>
       </c>
       <c r="D272" s="4"/>
       <c r="E272" s="4" t="s">
-        <v>425</v>
+        <v>411</v>
       </c>
       <c r="F272" s="4" t="s">
-        <v>426</v>
+        <v>412</v>
       </c>
       <c r="G272" s="4" t="s">
-        <v>427</v>
+        <v>413</v>
       </c>
       <c r="H272" s="4" t="s">
-        <v>424</v>
+        <v>414</v>
       </c>
       <c r="I272" s="2">
         <v>20</v>
       </c>
     </row>
     <row r="273" spans="1:9">
       <c r="A273" s="2">
         <v>272</v>
       </c>
       <c r="B273" s="4" t="s">
         <v>43</v>
       </c>
       <c r="C273" s="4" t="s">
         <v>410</v>
       </c>
       <c r="D273" s="4"/>
       <c r="E273" s="4" t="s">
-        <v>415</v>
+        <v>425</v>
       </c>
       <c r="F273" s="4" t="s">
-        <v>414</v>
+        <v>426</v>
       </c>
       <c r="G273" s="4" t="s">
-        <v>416</v>
+        <v>427</v>
       </c>
       <c r="H273" s="4" t="s">
-        <v>417</v>
+        <v>424</v>
       </c>
       <c r="I273" s="2">
         <v>20</v>
       </c>
     </row>
     <row r="274" spans="1:9">
       <c r="A274" s="2">
         <v>273</v>
       </c>
       <c r="B274" s="4" t="s">
         <v>43</v>
       </c>
       <c r="C274" s="4" t="s">
         <v>410</v>
       </c>
       <c r="D274" s="4"/>
       <c r="E274" s="4" t="s">
         <v>418</v>
       </c>
       <c r="F274" s="4" t="s">
         <v>419</v>
       </c>
       <c r="G274" s="4" t="s">
-        <v>360</v>
+        <v>420</v>
       </c>
       <c r="H274" s="4" t="s">
-        <v>420</v>
+        <v>412</v>
       </c>
       <c r="I274" s="2">
         <v>20</v>
       </c>
     </row>
     <row r="275" spans="1:9">
       <c r="A275" s="2">
         <v>274</v>
       </c>
       <c r="B275" s="4" t="s">
         <v>43</v>
       </c>
       <c r="C275" s="4" t="s">
         <v>410</v>
       </c>
       <c r="D275" s="4"/>
       <c r="E275" s="4" t="s">
-        <v>411</v>
+        <v>421</v>
       </c>
       <c r="F275" s="4" t="s">
-        <v>412</v>
+        <v>422</v>
       </c>
       <c r="G275" s="4" t="s">
-        <v>413</v>
+        <v>423</v>
       </c>
       <c r="H275" s="4" t="s">
-        <v>414</v>
+        <v>424</v>
       </c>
       <c r="I275" s="2">
         <v>20</v>
       </c>
     </row>
     <row r="276" spans="1:9">
       <c r="A276" s="2">
         <v>275</v>
       </c>
       <c r="B276" s="4" t="s">
         <v>43</v>
       </c>
       <c r="C276" s="4" t="s">
         <v>410</v>
       </c>
       <c r="D276" s="4"/>
       <c r="E276" s="4" t="s">
-        <v>421</v>
+        <v>415</v>
       </c>
       <c r="F276" s="4" t="s">
-        <v>422</v>
+        <v>416</v>
       </c>
       <c r="G276" s="4" t="s">
-        <v>423</v>
+        <v>362</v>
       </c>
       <c r="H276" s="4" t="s">
-        <v>424</v>
+        <v>417</v>
       </c>
       <c r="I276" s="2">
         <v>20</v>
       </c>
     </row>
     <row r="277" spans="1:9">
       <c r="A277" s="2">
         <v>276</v>
       </c>
       <c r="B277" s="4" t="s">
         <v>43</v>
       </c>
       <c r="C277" s="4" t="s">
         <v>410</v>
       </c>
       <c r="D277" s="4"/>
       <c r="E277" s="4" t="s">
         <v>425</v>
       </c>
       <c r="F277" s="4" t="s">
         <v>426</v>
       </c>
       <c r="G277" s="4" t="s">
         <v>427</v>
       </c>
@@ -10124,195 +10124,195 @@
       <c r="F280" s="4" t="s">
         <v>438</v>
       </c>
       <c r="G280" s="4" t="s">
         <v>439</v>
       </c>
       <c r="H280" s="4" t="s">
         <v>440</v>
       </c>
       <c r="I280" s="2">
         <v>20</v>
       </c>
     </row>
     <row r="281" spans="1:9">
       <c r="A281" s="2">
         <v>280</v>
       </c>
       <c r="B281" s="4" t="s">
         <v>43</v>
       </c>
       <c r="C281" s="4" t="s">
         <v>428</v>
       </c>
       <c r="D281" s="4"/>
       <c r="E281" s="4" t="s">
-        <v>433</v>
+        <v>437</v>
       </c>
       <c r="F281" s="4" t="s">
-        <v>434</v>
+        <v>438</v>
       </c>
       <c r="G281" s="4" t="s">
-        <v>435</v>
+        <v>439</v>
       </c>
       <c r="H281" s="4" t="s">
-        <v>436</v>
+        <v>440</v>
       </c>
       <c r="I281" s="2">
         <v>20</v>
       </c>
     </row>
     <row r="282" spans="1:9">
       <c r="A282" s="2">
         <v>281</v>
       </c>
       <c r="B282" s="4" t="s">
         <v>43</v>
       </c>
       <c r="C282" s="4" t="s">
         <v>428</v>
       </c>
       <c r="D282" s="4"/>
       <c r="E282" s="4" t="s">
         <v>429</v>
       </c>
       <c r="F282" s="4" t="s">
         <v>430</v>
       </c>
       <c r="G282" s="4" t="s">
         <v>431</v>
       </c>
       <c r="H282" s="4" t="s">
         <v>432</v>
       </c>
       <c r="I282" s="2">
         <v>20</v>
       </c>
     </row>
     <row r="283" spans="1:9">
       <c r="A283" s="2">
         <v>282</v>
       </c>
       <c r="B283" s="4" t="s">
         <v>43</v>
       </c>
       <c r="C283" s="4" t="s">
         <v>428</v>
       </c>
       <c r="D283" s="4"/>
       <c r="E283" s="4" t="s">
-        <v>437</v>
+        <v>433</v>
       </c>
       <c r="F283" s="4" t="s">
-        <v>438</v>
+        <v>434</v>
       </c>
       <c r="G283" s="4" t="s">
-        <v>439</v>
+        <v>435</v>
       </c>
       <c r="H283" s="4" t="s">
-        <v>440</v>
+        <v>436</v>
       </c>
       <c r="I283" s="2">
         <v>20</v>
       </c>
     </row>
     <row r="284" spans="1:9">
       <c r="A284" s="2">
         <v>283</v>
       </c>
       <c r="B284" s="4" t="s">
         <v>43</v>
       </c>
       <c r="C284" s="4" t="s">
         <v>428</v>
       </c>
       <c r="D284" s="4"/>
       <c r="E284" s="4" t="s">
-        <v>433</v>
+        <v>429</v>
       </c>
       <c r="F284" s="4" t="s">
-        <v>434</v>
+        <v>430</v>
       </c>
       <c r="G284" s="4" t="s">
-        <v>435</v>
+        <v>431</v>
       </c>
       <c r="H284" s="4" t="s">
-        <v>436</v>
+        <v>432</v>
       </c>
       <c r="I284" s="2">
         <v>20</v>
       </c>
     </row>
     <row r="285" spans="1:9">
       <c r="A285" s="2">
         <v>284</v>
       </c>
       <c r="B285" s="4" t="s">
         <v>43</v>
       </c>
       <c r="C285" s="4" t="s">
         <v>428</v>
       </c>
       <c r="D285" s="4"/>
       <c r="E285" s="4" t="s">
         <v>437</v>
       </c>
       <c r="F285" s="4" t="s">
         <v>438</v>
       </c>
       <c r="G285" s="4" t="s">
         <v>439</v>
       </c>
       <c r="H285" s="4" t="s">
         <v>440</v>
       </c>
       <c r="I285" s="2">
         <v>20</v>
       </c>
     </row>
     <row r="286" spans="1:9">
       <c r="A286" s="2">
         <v>285</v>
       </c>
       <c r="B286" s="4" t="s">
         <v>43</v>
       </c>
       <c r="C286" s="4" t="s">
         <v>428</v>
       </c>
       <c r="D286" s="4"/>
       <c r="E286" s="4" t="s">
-        <v>429</v>
+        <v>433</v>
       </c>
       <c r="F286" s="4" t="s">
-        <v>430</v>
+        <v>434</v>
       </c>
       <c r="G286" s="4" t="s">
-        <v>431</v>
+        <v>435</v>
       </c>
       <c r="H286" s="4" t="s">
-        <v>432</v>
+        <v>436</v>
       </c>
       <c r="I286" s="2">
         <v>20</v>
       </c>
     </row>
     <row r="287" spans="1:9">
       <c r="A287" s="2">
         <v>286</v>
       </c>
       <c r="B287" s="4" t="s">
         <v>441</v>
       </c>
       <c r="C287" s="4" t="s">
         <v>442</v>
       </c>
       <c r="D287" s="4"/>
       <c r="E287" s="4" t="s">
         <v>443</v>
       </c>
       <c r="F287" s="4" t="s">
         <v>444</v>
       </c>
       <c r="G287" s="4" t="s">
         <v>445</v>
       </c>
@@ -10610,198 +10610,198 @@
       <c r="F298" s="4" t="s">
         <v>458</v>
       </c>
       <c r="G298" s="4" t="s">
         <v>459</v>
       </c>
       <c r="H298" s="4" t="s">
         <v>460</v>
       </c>
       <c r="I298" s="2">
         <v>20</v>
       </c>
     </row>
     <row r="299" spans="1:9">
       <c r="A299" s="2">
         <v>298</v>
       </c>
       <c r="B299" s="4" t="s">
         <v>140</v>
       </c>
       <c r="C299" s="4" t="s">
         <v>461</v>
       </c>
       <c r="D299" s="4"/>
       <c r="E299" s="4" t="s">
-        <v>228</v>
+        <v>462</v>
       </c>
       <c r="F299" s="4" t="s">
-        <v>462</v>
+        <v>383</v>
       </c>
       <c r="G299" s="4" t="s">
         <v>463</v>
       </c>
       <c r="H299" s="4" t="s">
         <v>464</v>
       </c>
       <c r="I299" s="2">
-        <v>50</v>
+        <v>30</v>
       </c>
     </row>
     <row r="300" spans="1:9">
       <c r="A300" s="2">
         <v>299</v>
       </c>
       <c r="B300" s="4" t="s">
         <v>140</v>
       </c>
       <c r="C300" s="4" t="s">
         <v>461</v>
       </c>
       <c r="D300" s="4"/>
       <c r="E300" s="4" t="s">
+        <v>228</v>
+      </c>
+      <c r="F300" s="4" t="s">
         <v>465</v>
-      </c>
-[...1 lines deleted...]
-        <v>383</v>
       </c>
       <c r="G300" s="4" t="s">
         <v>466</v>
       </c>
       <c r="H300" s="4" t="s">
         <v>467</v>
       </c>
       <c r="I300" s="2">
-        <v>30</v>
+        <v>50</v>
       </c>
     </row>
     <row r="301" spans="1:9">
       <c r="A301" s="2">
         <v>300</v>
       </c>
       <c r="B301" s="4" t="s">
         <v>140</v>
       </c>
       <c r="C301" s="4" t="s">
         <v>461</v>
       </c>
       <c r="D301" s="4"/>
       <c r="E301" s="4" t="s">
         <v>228</v>
       </c>
       <c r="F301" s="4" t="s">
-        <v>462</v>
+        <v>465</v>
       </c>
       <c r="G301" s="4" t="s">
-        <v>463</v>
+        <v>466</v>
       </c>
       <c r="H301" s="4" t="s">
-        <v>464</v>
+        <v>467</v>
       </c>
       <c r="I301" s="2">
         <v>50</v>
       </c>
     </row>
     <row r="302" spans="1:9">
       <c r="A302" s="2">
         <v>301</v>
       </c>
       <c r="B302" s="4" t="s">
         <v>140</v>
       </c>
       <c r="C302" s="4" t="s">
         <v>461</v>
       </c>
       <c r="D302" s="4"/>
       <c r="E302" s="4" t="s">
-        <v>465</v>
+        <v>462</v>
       </c>
       <c r="F302" s="4" t="s">
         <v>383</v>
       </c>
       <c r="G302" s="4" t="s">
-        <v>466</v>
+        <v>463</v>
       </c>
       <c r="H302" s="4" t="s">
-        <v>467</v>
+        <v>464</v>
       </c>
       <c r="I302" s="2">
         <v>30</v>
       </c>
     </row>
     <row r="303" spans="1:9">
       <c r="A303" s="2">
         <v>302</v>
       </c>
       <c r="B303" s="4" t="s">
         <v>140</v>
       </c>
       <c r="C303" s="4" t="s">
         <v>461</v>
       </c>
       <c r="D303" s="4"/>
       <c r="E303" s="4" t="s">
+        <v>228</v>
+      </c>
+      <c r="F303" s="4" t="s">
         <v>465</v>
-      </c>
-[...1 lines deleted...]
-        <v>383</v>
       </c>
       <c r="G303" s="4" t="s">
         <v>466</v>
       </c>
       <c r="H303" s="4" t="s">
         <v>467</v>
       </c>
       <c r="I303" s="2">
-        <v>30</v>
+        <v>50</v>
       </c>
     </row>
     <row r="304" spans="1:9">
       <c r="A304" s="2">
         <v>303</v>
       </c>
       <c r="B304" s="4" t="s">
         <v>140</v>
       </c>
       <c r="C304" s="4" t="s">
         <v>461</v>
       </c>
       <c r="D304" s="4"/>
       <c r="E304" s="4" t="s">
-        <v>228</v>
+        <v>462</v>
       </c>
       <c r="F304" s="4" t="s">
-        <v>462</v>
+        <v>383</v>
       </c>
       <c r="G304" s="4" t="s">
         <v>463</v>
       </c>
       <c r="H304" s="4" t="s">
         <v>464</v>
       </c>
       <c r="I304" s="2">
-        <v>50</v>
+        <v>30</v>
       </c>
     </row>
     <row r="305" spans="1:9">
       <c r="A305" s="2">
         <v>304</v>
       </c>
       <c r="B305" s="4" t="s">
         <v>140</v>
       </c>
       <c r="C305" s="4" t="s">
         <v>468</v>
       </c>
       <c r="D305" s="4"/>
       <c r="E305" s="4" t="s">
         <v>469</v>
       </c>
       <c r="F305" s="4" t="s">
         <v>23</v>
       </c>
       <c r="G305" s="4" t="s">
         <v>470</v>
       </c>
       <c r="H305" s="4" t="s">
         <v>471</v>
       </c>
@@ -10880,402 +10880,402 @@
       <c r="F308" s="4" t="s">
         <v>474</v>
       </c>
       <c r="G308" s="4" t="s">
         <v>475</v>
       </c>
       <c r="H308" s="4" t="s">
         <v>476</v>
       </c>
       <c r="I308" s="2">
         <v>30</v>
       </c>
     </row>
     <row r="309" spans="1:9">
       <c r="A309" s="2">
         <v>308</v>
       </c>
       <c r="B309" s="4" t="s">
         <v>140</v>
       </c>
       <c r="C309" s="4" t="s">
         <v>472</v>
       </c>
       <c r="D309" s="4"/>
       <c r="E309" s="4" t="s">
-        <v>379</v>
+        <v>367</v>
       </c>
       <c r="F309" s="4" t="s">
         <v>477</v>
       </c>
       <c r="G309" s="4" t="s">
         <v>478</v>
       </c>
       <c r="H309" s="4" t="s">
-        <v>366</v>
+        <v>359</v>
       </c>
       <c r="I309" s="2">
         <v>40</v>
       </c>
     </row>
     <row r="310" spans="1:9">
       <c r="A310" s="2">
         <v>309</v>
       </c>
       <c r="B310" s="4" t="s">
         <v>140</v>
       </c>
       <c r="C310" s="4" t="s">
         <v>472</v>
       </c>
       <c r="D310" s="4"/>
       <c r="E310" s="4" t="s">
-        <v>379</v>
+        <v>473</v>
       </c>
       <c r="F310" s="4" t="s">
-        <v>477</v>
+        <v>474</v>
       </c>
       <c r="G310" s="4" t="s">
-        <v>478</v>
+        <v>475</v>
       </c>
       <c r="H310" s="4" t="s">
-        <v>366</v>
+        <v>476</v>
       </c>
       <c r="I310" s="2">
-        <v>40</v>
+        <v>30</v>
       </c>
     </row>
     <row r="311" spans="1:9">
       <c r="A311" s="2">
         <v>310</v>
       </c>
       <c r="B311" s="4" t="s">
         <v>140</v>
       </c>
       <c r="C311" s="4" t="s">
         <v>472</v>
       </c>
       <c r="D311" s="4"/>
       <c r="E311" s="4" t="s">
-        <v>473</v>
+        <v>367</v>
       </c>
       <c r="F311" s="4" t="s">
-        <v>474</v>
+        <v>477</v>
       </c>
       <c r="G311" s="4" t="s">
-        <v>475</v>
+        <v>478</v>
       </c>
       <c r="H311" s="4" t="s">
-        <v>476</v>
+        <v>359</v>
       </c>
       <c r="I311" s="2">
-        <v>30</v>
+        <v>40</v>
       </c>
     </row>
     <row r="312" spans="1:9">
       <c r="A312" s="2">
         <v>311</v>
       </c>
       <c r="B312" s="4" t="s">
         <v>140</v>
       </c>
       <c r="C312" s="4" t="s">
         <v>472</v>
       </c>
       <c r="D312" s="4"/>
       <c r="E312" s="4" t="s">
-        <v>473</v>
+        <v>367</v>
       </c>
       <c r="F312" s="4" t="s">
-        <v>474</v>
+        <v>477</v>
       </c>
       <c r="G312" s="4" t="s">
-        <v>475</v>
+        <v>478</v>
       </c>
       <c r="H312" s="4" t="s">
-        <v>476</v>
+        <v>359</v>
       </c>
       <c r="I312" s="2">
-        <v>30</v>
+        <v>40</v>
       </c>
     </row>
     <row r="313" spans="1:9">
       <c r="A313" s="2">
         <v>312</v>
       </c>
       <c r="B313" s="4" t="s">
         <v>140</v>
       </c>
       <c r="C313" s="4" t="s">
         <v>472</v>
       </c>
       <c r="D313" s="4"/>
       <c r="E313" s="4" t="s">
-        <v>379</v>
+        <v>473</v>
       </c>
       <c r="F313" s="4" t="s">
-        <v>477</v>
+        <v>474</v>
       </c>
       <c r="G313" s="4" t="s">
-        <v>478</v>
+        <v>475</v>
       </c>
       <c r="H313" s="4" t="s">
-        <v>366</v>
+        <v>476</v>
       </c>
       <c r="I313" s="2">
-        <v>40</v>
+        <v>30</v>
       </c>
     </row>
     <row r="314" spans="1:9">
       <c r="A314" s="2">
         <v>313</v>
       </c>
       <c r="B314" s="4" t="s">
         <v>140</v>
       </c>
       <c r="C314" s="4" t="s">
         <v>479</v>
       </c>
       <c r="D314" s="4"/>
       <c r="E314" s="4" t="s">
         <v>480</v>
       </c>
       <c r="F314" s="4" t="s">
         <v>481</v>
       </c>
       <c r="G314" s="4" t="s">
         <v>482</v>
       </c>
       <c r="H314" s="4" t="s">
-        <v>128</v>
+        <v>483</v>
       </c>
       <c r="I314" s="2">
-        <v>30</v>
+        <v>40</v>
       </c>
     </row>
     <row r="315" spans="1:9">
       <c r="A315" s="2">
         <v>314</v>
       </c>
       <c r="B315" s="4" t="s">
         <v>140</v>
       </c>
       <c r="C315" s="4" t="s">
         <v>479</v>
       </c>
       <c r="D315" s="4"/>
       <c r="E315" s="4" t="s">
-        <v>483</v>
+        <v>484</v>
       </c>
       <c r="F315" s="4" t="s">
-        <v>484</v>
+        <v>485</v>
       </c>
       <c r="G315" s="4" t="s">
-        <v>485</v>
+        <v>486</v>
       </c>
       <c r="H315" s="4" t="s">
-        <v>486</v>
+        <v>124</v>
       </c>
       <c r="I315" s="2">
-        <v>40</v>
+        <v>30</v>
       </c>
     </row>
     <row r="316" spans="1:9">
       <c r="A316" s="2">
         <v>315</v>
       </c>
       <c r="B316" s="4" t="s">
         <v>140</v>
       </c>
       <c r="C316" s="4" t="s">
         <v>479</v>
       </c>
       <c r="D316" s="4"/>
       <c r="E316" s="4" t="s">
-        <v>480</v>
+        <v>484</v>
       </c>
       <c r="F316" s="4" t="s">
-        <v>481</v>
+        <v>485</v>
       </c>
       <c r="G316" s="4" t="s">
-        <v>482</v>
+        <v>486</v>
       </c>
       <c r="H316" s="4" t="s">
-        <v>128</v>
+        <v>124</v>
       </c>
       <c r="I316" s="2">
         <v>30</v>
       </c>
     </row>
     <row r="317" spans="1:9">
       <c r="A317" s="2">
         <v>316</v>
       </c>
       <c r="B317" s="4" t="s">
         <v>140</v>
       </c>
       <c r="C317" s="4" t="s">
         <v>479</v>
       </c>
       <c r="D317" s="4"/>
       <c r="E317" s="4" t="s">
+        <v>480</v>
+      </c>
+      <c r="F317" s="4" t="s">
+        <v>481</v>
+      </c>
+      <c r="G317" s="4" t="s">
+        <v>482</v>
+      </c>
+      <c r="H317" s="4" t="s">
         <v>483</v>
-      </c>
-[...7 lines deleted...]
-        <v>486</v>
       </c>
       <c r="I317" s="2">
         <v>40</v>
       </c>
     </row>
     <row r="318" spans="1:9">
       <c r="A318" s="2">
         <v>317</v>
       </c>
       <c r="B318" s="4" t="s">
         <v>140</v>
       </c>
       <c r="C318" s="4" t="s">
         <v>479</v>
       </c>
       <c r="D318" s="4"/>
       <c r="E318" s="4" t="s">
-        <v>483</v>
+        <v>484</v>
       </c>
       <c r="F318" s="4" t="s">
-        <v>484</v>
+        <v>485</v>
       </c>
       <c r="G318" s="4" t="s">
-        <v>485</v>
+        <v>486</v>
       </c>
       <c r="H318" s="4" t="s">
-        <v>486</v>
+        <v>124</v>
       </c>
       <c r="I318" s="2">
-        <v>40</v>
+        <v>30</v>
       </c>
     </row>
     <row r="319" spans="1:9">
       <c r="A319" s="2">
         <v>318</v>
       </c>
       <c r="B319" s="4" t="s">
         <v>140</v>
       </c>
       <c r="C319" s="4" t="s">
         <v>479</v>
       </c>
       <c r="D319" s="4"/>
       <c r="E319" s="4" t="s">
         <v>480</v>
       </c>
       <c r="F319" s="4" t="s">
         <v>481</v>
       </c>
       <c r="G319" s="4" t="s">
         <v>482</v>
       </c>
       <c r="H319" s="4" t="s">
-        <v>128</v>
+        <v>483</v>
       </c>
       <c r="I319" s="2">
-        <v>30</v>
+        <v>40</v>
       </c>
     </row>
     <row r="320" spans="1:9">
       <c r="A320" s="2">
         <v>319</v>
       </c>
       <c r="B320" s="4" t="s">
         <v>140</v>
       </c>
       <c r="C320" s="4" t="s">
         <v>487</v>
       </c>
       <c r="D320" s="4"/>
       <c r="E320" s="4" t="s">
-        <v>379</v>
+        <v>367</v>
       </c>
       <c r="F320" s="4" t="s">
         <v>488</v>
       </c>
       <c r="G320" s="4" t="s">
         <v>489</v>
       </c>
       <c r="H320" s="4" t="s">
         <v>490</v>
       </c>
       <c r="I320" s="2">
         <v>20</v>
       </c>
     </row>
     <row r="321" spans="1:9">
       <c r="A321" s="2">
         <v>320</v>
       </c>
       <c r="B321" s="4" t="s">
         <v>140</v>
       </c>
       <c r="C321" s="4" t="s">
         <v>487</v>
       </c>
       <c r="D321" s="4"/>
       <c r="E321" s="4" t="s">
-        <v>379</v>
+        <v>367</v>
       </c>
       <c r="F321" s="4" t="s">
         <v>488</v>
       </c>
       <c r="G321" s="4" t="s">
         <v>489</v>
       </c>
       <c r="H321" s="4" t="s">
         <v>490</v>
       </c>
       <c r="I321" s="2">
         <v>20</v>
       </c>
     </row>
     <row r="322" spans="1:9">
       <c r="A322" s="2">
         <v>321</v>
       </c>
       <c r="B322" s="4" t="s">
         <v>140</v>
       </c>
       <c r="C322" s="4" t="s">
         <v>487</v>
       </c>
       <c r="D322" s="4"/>
       <c r="E322" s="4" t="s">
-        <v>379</v>
+        <v>367</v>
       </c>
       <c r="F322" s="4" t="s">
         <v>488</v>
       </c>
       <c r="G322" s="4" t="s">
         <v>489</v>
       </c>
       <c r="H322" s="4" t="s">
         <v>490</v>
       </c>
       <c r="I322" s="2">
         <v>20</v>
       </c>
     </row>
     <row r="323" spans="1:9">
       <c r="A323" s="2">
         <v>322</v>
       </c>
       <c r="B323" s="4" t="s">
         <v>140</v>
       </c>
       <c r="C323" s="4" t="s">
         <v>491</v>
       </c>
       <c r="D323" s="4"/>
@@ -11429,186 +11429,186 @@
       <c r="I328" s="2">
         <v>30</v>
       </c>
     </row>
     <row r="329" spans="1:9">
       <c r="A329" s="2">
         <v>328</v>
       </c>
       <c r="B329" s="4" t="s">
         <v>140</v>
       </c>
       <c r="C329" s="4" t="s">
         <v>498</v>
       </c>
       <c r="D329" s="4"/>
       <c r="E329" s="4" t="s">
         <v>499</v>
       </c>
       <c r="F329" s="4" t="s">
         <v>500</v>
       </c>
       <c r="G329" s="4" t="s">
         <v>501</v>
       </c>
       <c r="H329" s="4" t="s">
-        <v>364</v>
+        <v>357</v>
       </c>
       <c r="I329" s="2">
         <v>50</v>
       </c>
     </row>
     <row r="330" spans="1:9">
       <c r="A330" s="2">
         <v>329</v>
       </c>
       <c r="B330" s="4" t="s">
         <v>140</v>
       </c>
       <c r="C330" s="4" t="s">
         <v>498</v>
       </c>
       <c r="D330" s="4"/>
       <c r="E330" s="4" t="s">
         <v>499</v>
       </c>
       <c r="F330" s="4" t="s">
         <v>500</v>
       </c>
       <c r="G330" s="4" t="s">
         <v>501</v>
       </c>
       <c r="H330" s="4" t="s">
-        <v>364</v>
+        <v>357</v>
       </c>
       <c r="I330" s="2">
         <v>50</v>
       </c>
     </row>
     <row r="331" spans="1:9">
       <c r="A331" s="2">
         <v>330</v>
       </c>
       <c r="B331" s="4" t="s">
         <v>140</v>
       </c>
       <c r="C331" s="4" t="s">
         <v>498</v>
       </c>
       <c r="D331" s="4"/>
       <c r="E331" s="4" t="s">
         <v>499</v>
       </c>
       <c r="F331" s="4" t="s">
         <v>500</v>
       </c>
       <c r="G331" s="4" t="s">
         <v>501</v>
       </c>
       <c r="H331" s="4" t="s">
-        <v>364</v>
+        <v>357</v>
       </c>
       <c r="I331" s="2">
         <v>50</v>
       </c>
     </row>
     <row r="332" spans="1:9">
       <c r="A332" s="2">
         <v>331</v>
       </c>
       <c r="B332" s="4" t="s">
         <v>140</v>
       </c>
       <c r="C332" s="4" t="s">
         <v>502</v>
       </c>
       <c r="D332" s="4"/>
       <c r="E332" s="4" t="s">
         <v>503</v>
       </c>
       <c r="F332" s="4" t="s">
         <v>504</v>
       </c>
       <c r="G332" s="4" t="s">
         <v>505</v>
       </c>
       <c r="H332" s="4" t="s">
-        <v>364</v>
+        <v>357</v>
       </c>
       <c r="I332" s="2">
         <v>42</v>
       </c>
     </row>
     <row r="333" spans="1:9">
       <c r="A333" s="2">
         <v>332</v>
       </c>
       <c r="B333" s="4" t="s">
         <v>140</v>
       </c>
       <c r="C333" s="4" t="s">
         <v>502</v>
       </c>
       <c r="D333" s="4"/>
       <c r="E333" s="4" t="s">
         <v>503</v>
       </c>
       <c r="F333" s="4" t="s">
         <v>504</v>
       </c>
       <c r="G333" s="4" t="s">
         <v>505</v>
       </c>
       <c r="H333" s="4" t="s">
-        <v>364</v>
+        <v>357</v>
       </c>
       <c r="I333" s="2">
         <v>42</v>
       </c>
     </row>
     <row r="334" spans="1:9">
       <c r="A334" s="2">
         <v>333</v>
       </c>
       <c r="B334" s="4" t="s">
         <v>140</v>
       </c>
       <c r="C334" s="4" t="s">
         <v>502</v>
       </c>
       <c r="D334" s="4"/>
       <c r="E334" s="4" t="s">
         <v>503</v>
       </c>
       <c r="F334" s="4" t="s">
         <v>504</v>
       </c>
       <c r="G334" s="4" t="s">
         <v>505</v>
       </c>
       <c r="H334" s="4" t="s">
-        <v>364</v>
+        <v>357</v>
       </c>
       <c r="I334" s="2">
         <v>42</v>
       </c>
     </row>
     <row r="335" spans="1:9">
       <c r="A335" s="2">
         <v>334</v>
       </c>
       <c r="B335" s="4" t="s">
         <v>140</v>
       </c>
       <c r="C335" s="4" t="s">
         <v>506</v>
       </c>
       <c r="D335" s="4"/>
       <c r="E335" s="4" t="s">
         <v>507</v>
       </c>
       <c r="F335" s="4" t="s">
         <v>508</v>
       </c>
       <c r="G335" s="4" t="s">
         <v>509</v>
       </c>
@@ -11750,105 +11750,105 @@
       <c r="H340" s="4" t="s">
         <v>515</v>
       </c>
       <c r="I340" s="2">
         <v>20</v>
       </c>
     </row>
     <row r="341" spans="1:9">
       <c r="A341" s="2">
         <v>340</v>
       </c>
       <c r="B341" s="4" t="s">
         <v>140</v>
       </c>
       <c r="C341" s="4" t="s">
         <v>516</v>
       </c>
       <c r="D341" s="4"/>
       <c r="E341" s="4" t="s">
         <v>512</v>
       </c>
       <c r="F341" s="4" t="s">
         <v>517</v>
       </c>
       <c r="G341" s="4" t="s">
-        <v>486</v>
+        <v>483</v>
       </c>
       <c r="H341" s="4" t="s">
         <v>518</v>
       </c>
       <c r="I341" s="2">
         <v>43</v>
       </c>
     </row>
     <row r="342" spans="1:9">
       <c r="A342" s="2">
         <v>341</v>
       </c>
       <c r="B342" s="4" t="s">
         <v>140</v>
       </c>
       <c r="C342" s="4" t="s">
         <v>516</v>
       </c>
       <c r="D342" s="4"/>
       <c r="E342" s="4" t="s">
         <v>512</v>
       </c>
       <c r="F342" s="4" t="s">
         <v>517</v>
       </c>
       <c r="G342" s="4" t="s">
-        <v>486</v>
+        <v>483</v>
       </c>
       <c r="H342" s="4" t="s">
         <v>518</v>
       </c>
       <c r="I342" s="2">
         <v>43</v>
       </c>
     </row>
     <row r="343" spans="1:9">
       <c r="A343" s="2">
         <v>342</v>
       </c>
       <c r="B343" s="4" t="s">
         <v>140</v>
       </c>
       <c r="C343" s="4" t="s">
         <v>516</v>
       </c>
       <c r="D343" s="4"/>
       <c r="E343" s="4" t="s">
         <v>512</v>
       </c>
       <c r="F343" s="4" t="s">
         <v>517</v>
       </c>
       <c r="G343" s="4" t="s">
-        <v>486</v>
+        <v>483</v>
       </c>
       <c r="H343" s="4" t="s">
         <v>518</v>
       </c>
       <c r="I343" s="2">
         <v>43</v>
       </c>
     </row>
     <row r="344" spans="1:9">
       <c r="A344" s="2">
         <v>343</v>
       </c>
       <c r="B344" s="4" t="s">
         <v>140</v>
       </c>
       <c r="C344" s="4" t="s">
         <v>519</v>
       </c>
       <c r="D344" s="4"/>
       <c r="E344" s="4" t="s">
         <v>520</v>
       </c>
       <c r="F344" s="4" t="s">
         <v>521</v>
       </c>
@@ -12314,105 +12314,105 @@
       <c r="G361" s="4" t="s">
         <v>545</v>
       </c>
       <c r="H361" s="4" t="s">
         <v>546</v>
       </c>
       <c r="I361" s="2">
         <v>21</v>
       </c>
     </row>
     <row r="362" spans="1:9">
       <c r="A362" s="2">
         <v>361</v>
       </c>
       <c r="B362" s="4" t="s">
         <v>528</v>
       </c>
       <c r="C362" s="4" t="s">
         <v>547</v>
       </c>
       <c r="D362" s="4"/>
       <c r="E362" s="4" t="s">
         <v>524</v>
       </c>
       <c r="F362" s="4" t="s">
-        <v>329</v>
+        <v>325</v>
       </c>
       <c r="G362" s="4" t="s">
         <v>548</v>
       </c>
       <c r="H362" s="4" t="s">
         <v>549</v>
       </c>
       <c r="I362" s="2">
         <v>72</v>
       </c>
     </row>
     <row r="363" spans="1:9">
       <c r="A363" s="2">
         <v>362</v>
       </c>
       <c r="B363" s="4" t="s">
         <v>528</v>
       </c>
       <c r="C363" s="4" t="s">
         <v>547</v>
       </c>
       <c r="D363" s="4"/>
       <c r="E363" s="4" t="s">
         <v>524</v>
       </c>
       <c r="F363" s="4" t="s">
-        <v>329</v>
+        <v>325</v>
       </c>
       <c r="G363" s="4" t="s">
         <v>548</v>
       </c>
       <c r="H363" s="4" t="s">
         <v>549</v>
       </c>
       <c r="I363" s="2">
         <v>72</v>
       </c>
     </row>
     <row r="364" spans="1:9">
       <c r="A364" s="2">
         <v>363</v>
       </c>
       <c r="B364" s="4" t="s">
         <v>528</v>
       </c>
       <c r="C364" s="4" t="s">
         <v>547</v>
       </c>
       <c r="D364" s="4"/>
       <c r="E364" s="4" t="s">
         <v>524</v>
       </c>
       <c r="F364" s="4" t="s">
-        <v>329</v>
+        <v>325</v>
       </c>
       <c r="G364" s="4" t="s">
         <v>548</v>
       </c>
       <c r="H364" s="4" t="s">
         <v>549</v>
       </c>
       <c r="I364" s="2">
         <v>72</v>
       </c>
     </row>
     <row r="365" spans="1:9">
       <c r="A365" s="2">
         <v>364</v>
       </c>
       <c r="B365" s="4" t="s">
         <v>528</v>
       </c>
       <c r="C365" s="4" t="s">
         <v>550</v>
       </c>
       <c r="D365" s="4"/>
       <c r="E365" s="4" t="s">
         <v>551</v>
       </c>
@@ -13295,183 +13295,183 @@
     </row>
     <row r="398" spans="1:9">
       <c r="A398" s="2">
         <v>397</v>
       </c>
       <c r="B398" s="4" t="s">
         <v>598</v>
       </c>
       <c r="C398" s="4" t="s">
         <v>604</v>
       </c>
       <c r="D398" s="4"/>
       <c r="E398" s="4" t="s">
         <v>605</v>
       </c>
       <c r="F398" s="4" t="s">
         <v>606</v>
       </c>
       <c r="G398" s="4" t="s">
         <v>607</v>
       </c>
       <c r="H398" s="4" t="s">
         <v>608</v>
       </c>
       <c r="I398" s="2">
-        <v>25</v>
+        <v>20</v>
       </c>
     </row>
     <row r="399" spans="1:9">
       <c r="A399" s="2">
         <v>398</v>
       </c>
       <c r="B399" s="4" t="s">
         <v>598</v>
       </c>
       <c r="C399" s="4" t="s">
         <v>604</v>
       </c>
       <c r="D399" s="4"/>
       <c r="E399" s="4" t="s">
         <v>609</v>
       </c>
       <c r="F399" s="4" t="s">
         <v>610</v>
       </c>
       <c r="G399" s="4" t="s">
         <v>611</v>
       </c>
       <c r="H399" s="4" t="s">
         <v>612</v>
       </c>
       <c r="I399" s="2">
-        <v>20</v>
+        <v>25</v>
       </c>
     </row>
     <row r="400" spans="1:9">
       <c r="A400" s="2">
         <v>399</v>
       </c>
       <c r="B400" s="4" t="s">
         <v>598</v>
       </c>
       <c r="C400" s="4" t="s">
         <v>604</v>
       </c>
       <c r="D400" s="4"/>
       <c r="E400" s="4" t="s">
-        <v>605</v>
+        <v>609</v>
       </c>
       <c r="F400" s="4" t="s">
-        <v>606</v>
+        <v>610</v>
       </c>
       <c r="G400" s="4" t="s">
-        <v>607</v>
+        <v>611</v>
       </c>
       <c r="H400" s="4" t="s">
-        <v>608</v>
+        <v>612</v>
       </c>
       <c r="I400" s="2">
         <v>25</v>
       </c>
     </row>
     <row r="401" spans="1:9">
       <c r="A401" s="2">
         <v>400</v>
       </c>
       <c r="B401" s="4" t="s">
         <v>598</v>
       </c>
       <c r="C401" s="4" t="s">
         <v>604</v>
       </c>
       <c r="D401" s="4"/>
       <c r="E401" s="4" t="s">
         <v>609</v>
       </c>
       <c r="F401" s="4" t="s">
         <v>610</v>
       </c>
       <c r="G401" s="4" t="s">
         <v>611</v>
       </c>
       <c r="H401" s="4" t="s">
         <v>612</v>
       </c>
       <c r="I401" s="2">
-        <v>20</v>
+        <v>25</v>
       </c>
     </row>
     <row r="402" spans="1:9">
       <c r="A402" s="2">
         <v>401</v>
       </c>
       <c r="B402" s="4" t="s">
         <v>598</v>
       </c>
       <c r="C402" s="4" t="s">
         <v>604</v>
       </c>
       <c r="D402" s="4"/>
       <c r="E402" s="4" t="s">
         <v>605</v>
       </c>
       <c r="F402" s="4" t="s">
         <v>606</v>
       </c>
       <c r="G402" s="4" t="s">
         <v>607</v>
       </c>
       <c r="H402" s="4" t="s">
         <v>608</v>
       </c>
       <c r="I402" s="2">
-        <v>25</v>
+        <v>20</v>
       </c>
     </row>
     <row r="403" spans="1:9">
       <c r="A403" s="2">
         <v>402</v>
       </c>
       <c r="B403" s="4" t="s">
         <v>598</v>
       </c>
       <c r="C403" s="4" t="s">
         <v>604</v>
       </c>
       <c r="D403" s="4"/>
       <c r="E403" s="4" t="s">
-        <v>609</v>
+        <v>605</v>
       </c>
       <c r="F403" s="4" t="s">
-        <v>610</v>
+        <v>606</v>
       </c>
       <c r="G403" s="4" t="s">
-        <v>611</v>
+        <v>607</v>
       </c>
       <c r="H403" s="4" t="s">
-        <v>612</v>
+        <v>608</v>
       </c>
       <c r="I403" s="2">
         <v>20</v>
       </c>
     </row>
     <row r="404" spans="1:9">
       <c r="A404" s="2">
         <v>403</v>
       </c>
       <c r="B404" s="4" t="s">
         <v>598</v>
       </c>
       <c r="C404" s="4" t="s">
         <v>598</v>
       </c>
       <c r="D404" s="4"/>
       <c r="E404" s="4" t="s">
         <v>613</v>
       </c>
       <c r="F404" s="4" t="s">
         <v>614</v>
       </c>
       <c r="G404" s="4" t="s">
         <v>615</v>
       </c>
@@ -13769,267 +13769,267 @@
       <c r="F415" s="4" t="s">
         <v>629</v>
       </c>
       <c r="G415" s="4" t="s">
         <v>630</v>
       </c>
       <c r="H415" s="4" t="s">
         <v>631</v>
       </c>
       <c r="I415" s="2">
         <v>45</v>
       </c>
     </row>
     <row r="416" spans="1:9">
       <c r="A416" s="2">
         <v>415</v>
       </c>
       <c r="B416" s="4" t="s">
         <v>632</v>
       </c>
       <c r="C416" s="4" t="s">
         <v>633</v>
       </c>
       <c r="D416" s="4"/>
       <c r="E416" s="4" t="s">
+        <v>68</v>
+      </c>
+      <c r="F416" s="4" t="s">
         <v>634</v>
       </c>
-      <c r="F416" s="4" t="s">
+      <c r="G416" s="4" t="s">
         <v>635</v>
       </c>
-      <c r="G416" s="4" t="s">
+      <c r="H416" s="4" t="s">
         <v>636</v>
       </c>
-      <c r="H416" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I416" s="2">
-        <v>30</v>
+        <v>25</v>
       </c>
     </row>
     <row r="417" spans="1:9">
       <c r="A417" s="2">
         <v>416</v>
       </c>
       <c r="B417" s="4" t="s">
         <v>632</v>
       </c>
       <c r="C417" s="4" t="s">
         <v>633</v>
       </c>
       <c r="D417" s="4"/>
       <c r="E417" s="4" t="s">
-        <v>68</v>
+        <v>637</v>
       </c>
       <c r="F417" s="4" t="s">
         <v>638</v>
       </c>
       <c r="G417" s="4" t="s">
         <v>639</v>
       </c>
       <c r="H417" s="4" t="s">
         <v>640</v>
       </c>
       <c r="I417" s="2">
-        <v>25</v>
+        <v>30</v>
       </c>
     </row>
     <row r="418" spans="1:9">
       <c r="A418" s="2">
         <v>417</v>
       </c>
       <c r="B418" s="4" t="s">
         <v>632</v>
       </c>
       <c r="C418" s="4" t="s">
         <v>633</v>
       </c>
       <c r="D418" s="4"/>
       <c r="E418" s="4" t="s">
-        <v>68</v>
+        <v>637</v>
       </c>
       <c r="F418" s="4" t="s">
         <v>638</v>
       </c>
       <c r="G418" s="4" t="s">
         <v>639</v>
       </c>
       <c r="H418" s="4" t="s">
         <v>640</v>
       </c>
       <c r="I418" s="2">
-        <v>25</v>
+        <v>30</v>
       </c>
     </row>
     <row r="419" spans="1:9">
       <c r="A419" s="2">
         <v>418</v>
       </c>
       <c r="B419" s="4" t="s">
         <v>632</v>
       </c>
       <c r="C419" s="4" t="s">
         <v>633</v>
       </c>
       <c r="D419" s="4"/>
       <c r="E419" s="4" t="s">
+        <v>68</v>
+      </c>
+      <c r="F419" s="4" t="s">
         <v>634</v>
       </c>
-      <c r="F419" s="4" t="s">
+      <c r="G419" s="4" t="s">
         <v>635</v>
       </c>
-      <c r="G419" s="4" t="s">
+      <c r="H419" s="4" t="s">
         <v>636</v>
       </c>
-      <c r="H419" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I419" s="2">
-        <v>30</v>
+        <v>25</v>
       </c>
     </row>
     <row r="420" spans="1:9">
       <c r="A420" s="2">
         <v>419</v>
       </c>
       <c r="B420" s="4" t="s">
         <v>632</v>
       </c>
       <c r="C420" s="4" t="s">
         <v>633</v>
       </c>
       <c r="D420" s="4"/>
       <c r="E420" s="4" t="s">
         <v>68</v>
       </c>
       <c r="F420" s="4" t="s">
-        <v>638</v>
+        <v>634</v>
       </c>
       <c r="G420" s="4" t="s">
-        <v>639</v>
+        <v>635</v>
       </c>
       <c r="H420" s="4" t="s">
-        <v>640</v>
+        <v>636</v>
       </c>
       <c r="I420" s="2">
         <v>25</v>
       </c>
     </row>
     <row r="421" spans="1:9">
       <c r="A421" s="2">
         <v>420</v>
       </c>
       <c r="B421" s="4" t="s">
         <v>632</v>
       </c>
       <c r="C421" s="4" t="s">
         <v>633</v>
       </c>
       <c r="D421" s="4"/>
       <c r="E421" s="4" t="s">
-        <v>634</v>
+        <v>637</v>
       </c>
       <c r="F421" s="4" t="s">
-        <v>635</v>
+        <v>638</v>
       </c>
       <c r="G421" s="4" t="s">
-        <v>636</v>
+        <v>639</v>
       </c>
       <c r="H421" s="4" t="s">
-        <v>637</v>
+        <v>640</v>
       </c>
       <c r="I421" s="2">
         <v>30</v>
       </c>
     </row>
     <row r="422" spans="1:9">
       <c r="A422" s="2">
         <v>421</v>
       </c>
       <c r="B422" s="4" t="s">
         <v>632</v>
       </c>
       <c r="C422" s="4" t="s">
-        <v>261</v>
+        <v>257</v>
       </c>
       <c r="D422" s="4"/>
       <c r="E422" s="4" t="s">
-        <v>437</v>
+        <v>433</v>
       </c>
       <c r="F422" s="4" t="s">
         <v>641</v>
       </c>
       <c r="G422" s="4" t="s">
         <v>642</v>
       </c>
       <c r="H422" s="4" t="s">
         <v>643</v>
       </c>
       <c r="I422" s="2">
         <v>35</v>
       </c>
     </row>
     <row r="423" spans="1:9">
       <c r="A423" s="2">
         <v>422</v>
       </c>
       <c r="B423" s="4" t="s">
         <v>632</v>
       </c>
       <c r="C423" s="4" t="s">
-        <v>261</v>
+        <v>257</v>
       </c>
       <c r="D423" s="4"/>
       <c r="E423" s="4" t="s">
-        <v>437</v>
+        <v>433</v>
       </c>
       <c r="F423" s="4" t="s">
         <v>641</v>
       </c>
       <c r="G423" s="4" t="s">
         <v>642</v>
       </c>
       <c r="H423" s="4" t="s">
         <v>643</v>
       </c>
       <c r="I423" s="2">
         <v>35</v>
       </c>
     </row>
     <row r="424" spans="1:9">
       <c r="A424" s="2">
         <v>423</v>
       </c>
       <c r="B424" s="4" t="s">
         <v>632</v>
       </c>
       <c r="C424" s="4" t="s">
-        <v>261</v>
+        <v>257</v>
       </c>
       <c r="D424" s="4"/>
       <c r="E424" s="4" t="s">
-        <v>437</v>
+        <v>433</v>
       </c>
       <c r="F424" s="4" t="s">
         <v>641</v>
       </c>
       <c r="G424" s="4" t="s">
         <v>642</v>
       </c>
       <c r="H424" s="4" t="s">
         <v>643</v>
       </c>
       <c r="I424" s="2">
         <v>35</v>
       </c>
     </row>
     <row r="425" spans="1:9">
       <c r="A425" s="2">
         <v>424</v>
       </c>
       <c r="B425" s="4" t="s">
         <v>644</v>
       </c>
       <c r="C425" s="4" t="s">
         <v>644</v>
       </c>
       <c r="D425" s="4"/>
@@ -14255,441 +14255,441 @@
       <c r="F433" s="4" t="s">
         <v>656</v>
       </c>
       <c r="G433" s="4" t="s">
         <v>657</v>
       </c>
       <c r="H433" s="4" t="s">
         <v>658</v>
       </c>
       <c r="I433" s="2">
         <v>31</v>
       </c>
     </row>
     <row r="434" spans="1:9">
       <c r="A434" s="2">
         <v>433</v>
       </c>
       <c r="B434" s="4" t="s">
         <v>649</v>
       </c>
       <c r="C434" s="4" t="s">
         <v>659</v>
       </c>
       <c r="D434" s="4"/>
       <c r="E434" s="4" t="s">
-        <v>122</v>
+        <v>126</v>
       </c>
       <c r="F434" s="4" t="s">
         <v>660</v>
       </c>
       <c r="G434" s="4" t="s">
         <v>661</v>
       </c>
       <c r="H434" s="4" t="s">
         <v>662</v>
       </c>
       <c r="I434" s="2">
         <v>25</v>
       </c>
     </row>
     <row r="435" spans="1:9">
       <c r="A435" s="2">
         <v>434</v>
       </c>
       <c r="B435" s="4" t="s">
         <v>649</v>
       </c>
       <c r="C435" s="4" t="s">
         <v>659</v>
       </c>
       <c r="D435" s="4"/>
       <c r="E435" s="4" t="s">
-        <v>122</v>
+        <v>126</v>
       </c>
       <c r="F435" s="4" t="s">
         <v>660</v>
       </c>
       <c r="G435" s="4" t="s">
         <v>661</v>
       </c>
       <c r="H435" s="4" t="s">
         <v>662</v>
       </c>
       <c r="I435" s="2">
         <v>25</v>
       </c>
     </row>
     <row r="436" spans="1:9">
       <c r="A436" s="2">
         <v>435</v>
       </c>
       <c r="B436" s="4" t="s">
         <v>649</v>
       </c>
       <c r="C436" s="4" t="s">
         <v>659</v>
       </c>
       <c r="D436" s="4"/>
       <c r="E436" s="4" t="s">
-        <v>122</v>
+        <v>126</v>
       </c>
       <c r="F436" s="4" t="s">
         <v>660</v>
       </c>
       <c r="G436" s="4" t="s">
         <v>661</v>
       </c>
       <c r="H436" s="4" t="s">
         <v>662</v>
       </c>
       <c r="I436" s="2">
         <v>25</v>
       </c>
     </row>
     <row r="437" spans="1:9">
       <c r="A437" s="2">
         <v>436</v>
       </c>
       <c r="B437" s="4" t="s">
         <v>649</v>
       </c>
       <c r="C437" s="4" t="s">
         <v>663</v>
       </c>
       <c r="D437" s="4"/>
       <c r="E437" s="4" t="s">
         <v>664</v>
       </c>
       <c r="F437" s="4" t="s">
         <v>665</v>
       </c>
       <c r="G437" s="4" t="s">
         <v>666</v>
       </c>
       <c r="H437" s="4" t="s">
         <v>667</v>
       </c>
       <c r="I437" s="2">
-        <v>24</v>
+        <v>30</v>
       </c>
     </row>
     <row r="438" spans="1:9">
       <c r="A438" s="2">
         <v>437</v>
       </c>
       <c r="B438" s="4" t="s">
         <v>649</v>
       </c>
       <c r="C438" s="4" t="s">
         <v>663</v>
       </c>
       <c r="D438" s="4"/>
       <c r="E438" s="4" t="s">
         <v>668</v>
       </c>
       <c r="F438" s="4" t="s">
         <v>669</v>
       </c>
       <c r="G438" s="4" t="s">
         <v>670</v>
       </c>
       <c r="H438" s="4" t="s">
         <v>671</v>
       </c>
       <c r="I438" s="2">
-        <v>30</v>
+        <v>22</v>
       </c>
     </row>
     <row r="439" spans="1:9">
       <c r="A439" s="2">
         <v>438</v>
       </c>
       <c r="B439" s="4" t="s">
         <v>649</v>
       </c>
       <c r="C439" s="4" t="s">
         <v>663</v>
       </c>
       <c r="D439" s="4"/>
       <c r="E439" s="4" t="s">
         <v>672</v>
       </c>
       <c r="F439" s="4" t="s">
         <v>673</v>
       </c>
       <c r="G439" s="4" t="s">
-        <v>259</v>
+        <v>674</v>
       </c>
       <c r="H439" s="4" t="s">
-        <v>674</v>
+        <v>675</v>
       </c>
       <c r="I439" s="2">
-        <v>20</v>
+        <v>24</v>
       </c>
     </row>
     <row r="440" spans="1:9">
       <c r="A440" s="2">
         <v>439</v>
       </c>
       <c r="B440" s="4" t="s">
         <v>649</v>
       </c>
       <c r="C440" s="4" t="s">
         <v>663</v>
       </c>
       <c r="D440" s="4"/>
       <c r="E440" s="4" t="s">
-        <v>675</v>
+        <v>668</v>
       </c>
       <c r="F440" s="4" t="s">
-        <v>676</v>
+        <v>669</v>
       </c>
       <c r="G440" s="4" t="s">
-        <v>677</v>
+        <v>670</v>
       </c>
       <c r="H440" s="4" t="s">
-        <v>678</v>
+        <v>671</v>
       </c>
       <c r="I440" s="2">
         <v>22</v>
       </c>
     </row>
     <row r="441" spans="1:9">
       <c r="A441" s="2">
         <v>440</v>
       </c>
       <c r="B441" s="4" t="s">
         <v>649</v>
       </c>
       <c r="C441" s="4" t="s">
         <v>663</v>
       </c>
       <c r="D441" s="4"/>
       <c r="E441" s="4" t="s">
         <v>672</v>
       </c>
       <c r="F441" s="4" t="s">
         <v>673</v>
       </c>
       <c r="G441" s="4" t="s">
-        <v>259</v>
+        <v>674</v>
       </c>
       <c r="H441" s="4" t="s">
-        <v>674</v>
+        <v>675</v>
       </c>
       <c r="I441" s="2">
-        <v>20</v>
+        <v>24</v>
       </c>
     </row>
     <row r="442" spans="1:9">
       <c r="A442" s="2">
         <v>441</v>
       </c>
       <c r="B442" s="4" t="s">
         <v>649</v>
       </c>
       <c r="C442" s="4" t="s">
         <v>663</v>
       </c>
       <c r="D442" s="4"/>
       <c r="E442" s="4" t="s">
-        <v>675</v>
+        <v>676</v>
       </c>
       <c r="F442" s="4" t="s">
-        <v>676</v>
+        <v>677</v>
       </c>
       <c r="G442" s="4" t="s">
-        <v>677</v>
+        <v>263</v>
       </c>
       <c r="H442" s="4" t="s">
         <v>678</v>
       </c>
       <c r="I442" s="2">
-        <v>22</v>
+        <v>20</v>
       </c>
     </row>
     <row r="443" spans="1:9">
       <c r="A443" s="2">
         <v>442</v>
       </c>
       <c r="B443" s="4" t="s">
         <v>649</v>
       </c>
       <c r="C443" s="4" t="s">
         <v>663</v>
       </c>
       <c r="D443" s="4"/>
       <c r="E443" s="4" t="s">
-        <v>664</v>
+        <v>672</v>
       </c>
       <c r="F443" s="4" t="s">
-        <v>665</v>
+        <v>673</v>
       </c>
       <c r="G443" s="4" t="s">
-        <v>666</v>
+        <v>674</v>
       </c>
       <c r="H443" s="4" t="s">
-        <v>667</v>
+        <v>675</v>
       </c>
       <c r="I443" s="2">
         <v>24</v>
       </c>
     </row>
     <row r="444" spans="1:9">
       <c r="A444" s="2">
         <v>443</v>
       </c>
       <c r="B444" s="4" t="s">
         <v>649</v>
       </c>
       <c r="C444" s="4" t="s">
         <v>663</v>
       </c>
       <c r="D444" s="4"/>
       <c r="E444" s="4" t="s">
-        <v>668</v>
+        <v>664</v>
       </c>
       <c r="F444" s="4" t="s">
-        <v>669</v>
+        <v>665</v>
       </c>
       <c r="G444" s="4" t="s">
-        <v>670</v>
+        <v>666</v>
       </c>
       <c r="H444" s="4" t="s">
-        <v>671</v>
+        <v>667</v>
       </c>
       <c r="I444" s="2">
         <v>30</v>
       </c>
     </row>
     <row r="445" spans="1:9">
       <c r="A445" s="2">
         <v>444</v>
       </c>
       <c r="B445" s="4" t="s">
         <v>649</v>
       </c>
       <c r="C445" s="4" t="s">
         <v>663</v>
       </c>
       <c r="D445" s="4"/>
       <c r="E445" s="4" t="s">
-        <v>664</v>
+        <v>676</v>
       </c>
       <c r="F445" s="4" t="s">
-        <v>665</v>
+        <v>677</v>
       </c>
       <c r="G445" s="4" t="s">
-        <v>666</v>
+        <v>263</v>
       </c>
       <c r="H445" s="4" t="s">
-        <v>667</v>
+        <v>678</v>
       </c>
       <c r="I445" s="2">
-        <v>24</v>
+        <v>20</v>
       </c>
     </row>
     <row r="446" spans="1:9">
       <c r="A446" s="2">
         <v>445</v>
       </c>
       <c r="B446" s="4" t="s">
         <v>649</v>
       </c>
       <c r="C446" s="4" t="s">
         <v>663</v>
       </c>
       <c r="D446" s="4"/>
       <c r="E446" s="4" t="s">
-        <v>672</v>
+        <v>664</v>
       </c>
       <c r="F446" s="4" t="s">
-        <v>673</v>
+        <v>665</v>
       </c>
       <c r="G446" s="4" t="s">
-        <v>259</v>
+        <v>666</v>
       </c>
       <c r="H446" s="4" t="s">
-        <v>674</v>
+        <v>667</v>
       </c>
       <c r="I446" s="2">
-        <v>20</v>
+        <v>30</v>
       </c>
     </row>
     <row r="447" spans="1:9">
       <c r="A447" s="2">
         <v>446</v>
       </c>
       <c r="B447" s="4" t="s">
         <v>649</v>
       </c>
       <c r="C447" s="4" t="s">
         <v>663</v>
       </c>
       <c r="D447" s="4"/>
       <c r="E447" s="4" t="s">
-        <v>675</v>
+        <v>676</v>
       </c>
       <c r="F447" s="4" t="s">
-        <v>676</v>
+        <v>677</v>
       </c>
       <c r="G447" s="4" t="s">
-        <v>677</v>
+        <v>263</v>
       </c>
       <c r="H447" s="4" t="s">
         <v>678</v>
       </c>
       <c r="I447" s="2">
-        <v>22</v>
+        <v>20</v>
       </c>
     </row>
     <row r="448" spans="1:9">
       <c r="A448" s="2">
         <v>447</v>
       </c>
       <c r="B448" s="4" t="s">
         <v>649</v>
       </c>
       <c r="C448" s="4" t="s">
         <v>663</v>
       </c>
       <c r="D448" s="4"/>
       <c r="E448" s="4" t="s">
         <v>668</v>
       </c>
       <c r="F448" s="4" t="s">
         <v>669</v>
       </c>
       <c r="G448" s="4" t="s">
         <v>670</v>
       </c>
       <c r="H448" s="4" t="s">
         <v>671</v>
       </c>
       <c r="I448" s="2">
-        <v>30</v>
+        <v>22</v>
       </c>
     </row>
     <row r="449" spans="1:9">
       <c r="A449" s="2">
         <v>448</v>
       </c>
       <c r="B449" s="4" t="s">
         <v>649</v>
       </c>
       <c r="C449" s="4" t="s">
         <v>679</v>
       </c>
       <c r="D449" s="4"/>
       <c r="E449" s="4" t="s">
         <v>680</v>
       </c>
       <c r="F449" s="4" t="s">
         <v>681</v>
       </c>
       <c r="G449" s="4" t="s">
         <v>682</v>
       </c>
       <c r="H449" s="4" t="s">
         <v>683</v>
       </c>
@@ -14825,192 +14825,192 @@
       <c r="G454" s="4" t="s">
         <v>682</v>
       </c>
       <c r="H454" s="4" t="s">
         <v>683</v>
       </c>
       <c r="I454" s="2">
         <v>20</v>
       </c>
     </row>
     <row r="455" spans="1:9">
       <c r="A455" s="2">
         <v>454</v>
       </c>
       <c r="B455" s="4" t="s">
         <v>649</v>
       </c>
       <c r="C455" s="4" t="s">
         <v>687</v>
       </c>
       <c r="D455" s="4"/>
       <c r="E455" s="4" t="s">
         <v>688</v>
       </c>
       <c r="F455" s="4" t="s">
-        <v>98</v>
+        <v>689</v>
       </c>
       <c r="G455" s="4" t="s">
-        <v>689</v>
+        <v>690</v>
       </c>
       <c r="H455" s="4" t="s">
-        <v>359</v>
+        <v>691</v>
       </c>
       <c r="I455" s="2">
-        <v>20</v>
+        <v>35</v>
       </c>
     </row>
     <row r="456" spans="1:9">
       <c r="A456" s="2">
         <v>455</v>
       </c>
       <c r="B456" s="4" t="s">
         <v>649</v>
       </c>
       <c r="C456" s="4" t="s">
         <v>687</v>
       </c>
       <c r="D456" s="4"/>
       <c r="E456" s="4" t="s">
-        <v>690</v>
+        <v>692</v>
       </c>
       <c r="F456" s="4" t="s">
-        <v>691</v>
+        <v>98</v>
       </c>
       <c r="G456" s="4" t="s">
-        <v>692</v>
+        <v>693</v>
       </c>
       <c r="H456" s="4" t="s">
-        <v>693</v>
+        <v>379</v>
       </c>
       <c r="I456" s="2">
-        <v>35</v>
+        <v>20</v>
       </c>
     </row>
     <row r="457" spans="1:9">
       <c r="A457" s="2">
         <v>456</v>
       </c>
       <c r="B457" s="4" t="s">
         <v>649</v>
       </c>
       <c r="C457" s="4" t="s">
         <v>687</v>
       </c>
       <c r="D457" s="4"/>
       <c r="E457" s="4" t="s">
+        <v>688</v>
+      </c>
+      <c r="F457" s="4" t="s">
+        <v>689</v>
+      </c>
+      <c r="G457" s="4" t="s">
         <v>690</v>
       </c>
-      <c r="F457" s="4" t="s">
+      <c r="H457" s="4" t="s">
         <v>691</v>
-      </c>
-[...4 lines deleted...]
-        <v>693</v>
       </c>
       <c r="I457" s="2">
         <v>35</v>
       </c>
     </row>
     <row r="458" spans="1:9">
       <c r="A458" s="2">
         <v>457</v>
       </c>
       <c r="B458" s="4" t="s">
         <v>649</v>
       </c>
       <c r="C458" s="4" t="s">
         <v>687</v>
       </c>
       <c r="D458" s="4"/>
       <c r="E458" s="4" t="s">
-        <v>688</v>
+        <v>692</v>
       </c>
       <c r="F458" s="4" t="s">
         <v>98</v>
       </c>
       <c r="G458" s="4" t="s">
-        <v>689</v>
+        <v>693</v>
       </c>
       <c r="H458" s="4" t="s">
-        <v>359</v>
+        <v>379</v>
       </c>
       <c r="I458" s="2">
         <v>20</v>
       </c>
     </row>
     <row r="459" spans="1:9">
       <c r="A459" s="2">
         <v>458</v>
       </c>
       <c r="B459" s="4" t="s">
         <v>649</v>
       </c>
       <c r="C459" s="4" t="s">
         <v>687</v>
       </c>
       <c r="D459" s="4"/>
       <c r="E459" s="4" t="s">
-        <v>688</v>
+        <v>692</v>
       </c>
       <c r="F459" s="4" t="s">
         <v>98</v>
       </c>
       <c r="G459" s="4" t="s">
-        <v>689</v>
+        <v>693</v>
       </c>
       <c r="H459" s="4" t="s">
-        <v>359</v>
+        <v>379</v>
       </c>
       <c r="I459" s="2">
         <v>20</v>
       </c>
     </row>
     <row r="460" spans="1:9">
       <c r="A460" s="2">
         <v>459</v>
       </c>
       <c r="B460" s="4" t="s">
         <v>649</v>
       </c>
       <c r="C460" s="4" t="s">
         <v>687</v>
       </c>
       <c r="D460" s="4"/>
       <c r="E460" s="4" t="s">
+        <v>688</v>
+      </c>
+      <c r="F460" s="4" t="s">
+        <v>689</v>
+      </c>
+      <c r="G460" s="4" t="s">
         <v>690</v>
       </c>
-      <c r="F460" s="4" t="s">
+      <c r="H460" s="4" t="s">
         <v>691</v>
-      </c>
-[...4 lines deleted...]
-        <v>693</v>
       </c>
       <c r="I460" s="2">
         <v>35</v>
       </c>
     </row>
     <row r="461" spans="1:9">
       <c r="A461" s="2">
         <v>460</v>
       </c>
       <c r="B461" s="4" t="s">
         <v>649</v>
       </c>
       <c r="C461" s="4" t="s">
         <v>694</v>
       </c>
       <c r="D461" s="4"/>
       <c r="E461" s="4" t="s">
         <v>695</v>
       </c>
       <c r="F461" s="4" t="s">
         <v>696</v>
       </c>
       <c r="G461" s="4" t="s">
         <v>697</v>
       </c>
@@ -15065,105 +15065,105 @@
       <c r="F463" s="4" t="s">
         <v>696</v>
       </c>
       <c r="G463" s="4" t="s">
         <v>697</v>
       </c>
       <c r="H463" s="4" t="s">
         <v>698</v>
       </c>
       <c r="I463" s="2">
         <v>20</v>
       </c>
     </row>
     <row r="464" spans="1:9">
       <c r="A464" s="2">
         <v>463</v>
       </c>
       <c r="B464" s="4" t="s">
         <v>649</v>
       </c>
       <c r="C464" s="4" t="s">
         <v>699</v>
       </c>
       <c r="D464" s="4"/>
       <c r="E464" s="4" t="s">
-        <v>122</v>
+        <v>126</v>
       </c>
       <c r="F464" s="4" t="s">
         <v>700</v>
       </c>
       <c r="G464" s="4" t="s">
         <v>701</v>
       </c>
       <c r="H464" s="4" t="s">
         <v>702</v>
       </c>
       <c r="I464" s="2">
         <v>22</v>
       </c>
     </row>
     <row r="465" spans="1:9">
       <c r="A465" s="2">
         <v>464</v>
       </c>
       <c r="B465" s="4" t="s">
         <v>649</v>
       </c>
       <c r="C465" s="4" t="s">
         <v>699</v>
       </c>
       <c r="D465" s="4"/>
       <c r="E465" s="4" t="s">
-        <v>122</v>
+        <v>126</v>
       </c>
       <c r="F465" s="4" t="s">
         <v>700</v>
       </c>
       <c r="G465" s="4" t="s">
         <v>701</v>
       </c>
       <c r="H465" s="4" t="s">
         <v>702</v>
       </c>
       <c r="I465" s="2">
         <v>22</v>
       </c>
     </row>
     <row r="466" spans="1:9">
       <c r="A466" s="2">
         <v>465</v>
       </c>
       <c r="B466" s="4" t="s">
         <v>649</v>
       </c>
       <c r="C466" s="4" t="s">
         <v>699</v>
       </c>
       <c r="D466" s="4"/>
       <c r="E466" s="4" t="s">
-        <v>122</v>
+        <v>126</v>
       </c>
       <c r="F466" s="4" t="s">
         <v>700</v>
       </c>
       <c r="G466" s="4" t="s">
         <v>701</v>
       </c>
       <c r="H466" s="4" t="s">
         <v>702</v>
       </c>
       <c r="I466" s="2">
         <v>22</v>
       </c>
     </row>
     <row r="467" spans="1:9">
       <c r="A467" s="2">
         <v>466</v>
       </c>
       <c r="B467" s="4" t="s">
         <v>649</v>
       </c>
       <c r="C467" s="4" t="s">
         <v>703</v>
       </c>
       <c r="D467" s="4"/>