--- v1 (2026-02-24)
+++ v2 (2026-04-21)
@@ -35,51 +35,51 @@
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="9">
   <si>
     <t>Data Ekspor</t>
   </si>
   <si>
     <t>No</t>
   </si>
   <si>
     <t>Tahun</t>
   </si>
   <si>
     <t>Pemilik</t>
   </si>
   <si>
     <t>UTTP</t>
   </si>
   <si>
     <t>Target</t>
   </si>
   <si>
     <t>Retribusi</t>
   </si>
   <si>
-    <t>Tanggal cetak : 24-02-2026 13:07:10</t>
+    <t>Tanggal cetak : 21-04-2026 15:52:03</t>
   </si>
   <si>
     <t>Sumber Data : data.bojonegorokab.go.id</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="3">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>