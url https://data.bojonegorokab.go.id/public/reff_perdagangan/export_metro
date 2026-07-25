--- v2 (2026-04-21)
+++ v3 (2026-07-25)
@@ -35,51 +35,51 @@
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="9">
   <si>
     <t>Data Ekspor</t>
   </si>
   <si>
     <t>No</t>
   </si>
   <si>
     <t>Tahun</t>
   </si>
   <si>
     <t>Pemilik</t>
   </si>
   <si>
     <t>UTTP</t>
   </si>
   <si>
     <t>Target</t>
   </si>
   <si>
     <t>Retribusi</t>
   </si>
   <si>
-    <t>Tanggal cetak : 21-04-2026 15:52:03</t>
+    <t>Tanggal cetak : 25-07-2026 05:46:01</t>
   </si>
   <si>
     <t>Sumber Data : data.bojonegorokab.go.id</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="3">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>