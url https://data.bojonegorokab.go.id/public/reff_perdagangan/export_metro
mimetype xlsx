--- v3 (2026-07-25)
+++ v4 (2026-09-16)
@@ -35,51 +35,51 @@
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="9">
   <si>
     <t>Data Ekspor</t>
   </si>
   <si>
     <t>No</t>
   </si>
   <si>
     <t>Tahun</t>
   </si>
   <si>
     <t>Pemilik</t>
   </si>
   <si>
     <t>UTTP</t>
   </si>
   <si>
     <t>Target</t>
   </si>
   <si>
     <t>Retribusi</t>
   </si>
   <si>
-    <t>Tanggal cetak : 25-07-2026 05:46:01</t>
+    <t>Tanggal cetak : 16-09-2026 08:32:22</t>
   </si>
   <si>
     <t>Sumber Data : data.bojonegorokab.go.id</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="3">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>