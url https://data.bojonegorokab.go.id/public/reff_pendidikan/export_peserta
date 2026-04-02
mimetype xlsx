--- v1 (2026-02-04)
+++ v2 (2026-04-02)
@@ -152,51 +152,51 @@
   <si>
     <t>Purwosari</t>
   </si>
   <si>
     <t>Sekar</t>
   </si>
   <si>
     <t>Sugihwaras</t>
   </si>
   <si>
     <t>Sukosewu</t>
   </si>
   <si>
     <t>Sumberrejo</t>
   </si>
   <si>
     <t>Tambakrejo</t>
   </si>
   <si>
     <t>Temayang</t>
   </si>
   <si>
     <t>Trucuk</t>
   </si>
   <si>
-    <t>Tanggal cetak : 04-02-2026 05:23:13</t>
+    <t>Tanggal cetak : 02-04-2026 14:01:37</t>
   </si>
   <si>
     <t>Sumber Data : data.bojonegorokab.go.id</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="3">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>