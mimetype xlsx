--- v2 (2026-04-02)
+++ v3 (2026-05-20)
@@ -152,51 +152,51 @@
   <si>
     <t>Purwosari</t>
   </si>
   <si>
     <t>Sekar</t>
   </si>
   <si>
     <t>Sugihwaras</t>
   </si>
   <si>
     <t>Sukosewu</t>
   </si>
   <si>
     <t>Sumberrejo</t>
   </si>
   <si>
     <t>Tambakrejo</t>
   </si>
   <si>
     <t>Temayang</t>
   </si>
   <si>
     <t>Trucuk</t>
   </si>
   <si>
-    <t>Tanggal cetak : 02-04-2026 14:01:37</t>
+    <t>Tanggal cetak : 20-05-2026 05:09:49</t>
   </si>
   <si>
     <t>Sumber Data : data.bojonegorokab.go.id</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="3">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>