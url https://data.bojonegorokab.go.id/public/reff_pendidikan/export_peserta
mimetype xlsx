--- v3 (2026-05-20)
+++ v4 (2026-07-27)
@@ -152,51 +152,51 @@
   <si>
     <t>Purwosari</t>
   </si>
   <si>
     <t>Sekar</t>
   </si>
   <si>
     <t>Sugihwaras</t>
   </si>
   <si>
     <t>Sukosewu</t>
   </si>
   <si>
     <t>Sumberrejo</t>
   </si>
   <si>
     <t>Tambakrejo</t>
   </si>
   <si>
     <t>Temayang</t>
   </si>
   <si>
     <t>Trucuk</t>
   </si>
   <si>
-    <t>Tanggal cetak : 20-05-2026 05:09:49</t>
+    <t>Tanggal cetak : 27-07-2026 00:19:39</t>
   </si>
   <si>
     <t>Sumber Data : data.bojonegorokab.go.id</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="3">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>