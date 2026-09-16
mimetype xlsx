--- v4 (2026-07-27)
+++ v5 (2026-09-16)
@@ -152,51 +152,51 @@
   <si>
     <t>Purwosari</t>
   </si>
   <si>
     <t>Sekar</t>
   </si>
   <si>
     <t>Sugihwaras</t>
   </si>
   <si>
     <t>Sukosewu</t>
   </si>
   <si>
     <t>Sumberrejo</t>
   </si>
   <si>
     <t>Tambakrejo</t>
   </si>
   <si>
     <t>Temayang</t>
   </si>
   <si>
     <t>Trucuk</t>
   </si>
   <si>
-    <t>Tanggal cetak : 27-07-2026 00:19:39</t>
+    <t>Tanggal cetak : 16-09-2026 08:16:59</t>
   </si>
   <si>
     <t>Sumber Data : data.bojonegorokab.go.id</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="3">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>