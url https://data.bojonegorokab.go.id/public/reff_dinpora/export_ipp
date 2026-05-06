--- v0 (2026-03-01)
+++ v1 (2026-05-06)
@@ -47,51 +47,51 @@
   <si>
     <t>Indeks Pembangunan Pemuda (IPP) Kabupaten Bojonegoro</t>
   </si>
   <si>
     <t>Pendidikan</t>
   </si>
   <si>
     <t>Kesehatan dan Kesejahteraan</t>
   </si>
   <si>
     <t>Lapangan dan Kesempatan Kerja</t>
   </si>
   <si>
     <t>Partisipasi dan Kepemimpinan</t>
   </si>
   <si>
     <t>Gender dan Diskriminasi</t>
   </si>
   <si>
     <t>Nilai Indeks Domain dan Indeks Pembangunan Pemuda Kabupaten Bojonegoro Tahun 2023</t>
   </si>
   <si>
     <t>Nilai Indeks Domain dan Indeks Pembangunan Pemuda Kabupaten Bojonegoro Tahun 2024</t>
   </si>
   <si>
-    <t>Tanggal cetak : 01-03-2026 01:08:33</t>
+    <t>Tanggal cetak : 06-05-2026 15:36:44</t>
   </si>
   <si>
     <t>Sumber Data : data.bojonegorokab.go.id</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="3">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>