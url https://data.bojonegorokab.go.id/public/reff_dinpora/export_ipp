--- v1 (2026-05-06)
+++ v2 (2026-06-30)
@@ -12,86 +12,89 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Data Indeks Pembangunan Pemuda" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="13">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="14">
   <si>
     <t>Nilai Indeks Domain dan Indeks Pembangunan Pemuda Kabupaten Bojonegoro Tahun 2022</t>
   </si>
   <si>
     <t>Domain</t>
   </si>
   <si>
     <t>Nilai Indeks Domain</t>
   </si>
   <si>
     <t>Indeks Pembangunan Pemuda (IPP) Kabupaten Bojonegoro</t>
   </si>
   <si>
     <t>Pendidikan</t>
   </si>
   <si>
     <t>Kesehatan dan Kesejahteraan</t>
   </si>
   <si>
     <t>Lapangan dan Kesempatan Kerja</t>
   </si>
   <si>
     <t>Partisipasi dan Kepemimpinan</t>
   </si>
   <si>
     <t>Gender dan Diskriminasi</t>
   </si>
   <si>
     <t>Nilai Indeks Domain dan Indeks Pembangunan Pemuda Kabupaten Bojonegoro Tahun 2023</t>
   </si>
   <si>
     <t>Nilai Indeks Domain dan Indeks Pembangunan Pemuda Kabupaten Bojonegoro Tahun 2024</t>
   </si>
   <si>
-    <t>Tanggal cetak : 06-05-2026 15:36:44</t>
+    <t>Nilai Indeks Domain dan Indeks Pembangunan Pemuda Kabupaten Bojonegoro Tahun 2025</t>
+  </si>
+  <si>
+    <t>Tanggal cetak : 30-06-2026 08:50:20</t>
   </si>
   <si>
     <t>Sumber Data : data.bojonegorokab.go.id</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="3">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -447,54 +450,54 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://data.bojonegorokab.go.id" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:C26"/>
+  <dimension ref="A1:C34"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="A1" sqref="A1:C26"/>
+      <selection activeCell="A1" sqref="A1:C34"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:3">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1"/>
       <c r="C1" s="1"/>
     </row>
     <row r="2" spans="1:3">
       <c r="A2" s="2" t="s">
         <v>1</v>
       </c>
       <c r="B2" s="2" t="s">
         <v>2</v>
       </c>
       <c r="C2" s="2" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="3" spans="1:3">
       <c r="A3" s="3" t="s">
         <v>4</v>
@@ -666,80 +669,153 @@
     </row>
     <row r="22" spans="1:3">
       <c r="A22" s="3" t="s">
         <v>7</v>
       </c>
       <c r="B22" s="6">
         <v>46.67</v>
       </c>
       <c r="C22" s="6"/>
     </row>
     <row r="23" spans="1:3">
       <c r="A23" s="3" t="s">
         <v>8</v>
       </c>
       <c r="B23" s="6">
         <v>53.33</v>
       </c>
       <c r="C23" s="6"/>
     </row>
     <row r="24" spans="1:3">
       <c r="A24" s="4"/>
       <c r="B24" s="4"/>
       <c r="C24" s="4"/>
     </row>
     <row r="25" spans="1:3">
-      <c r="A25" s="4" t="s">
+      <c r="A25" s="1" t="s">
         <v>11</v>
       </c>
-      <c r="B25" s="4"/>
-      <c r="C25" s="4"/>
+      <c r="B25" s="1"/>
+      <c r="C25" s="1"/>
     </row>
     <row r="26" spans="1:3">
-      <c r="A26" s="5" t="s">
+      <c r="A26" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="B26" s="2" t="s">
+        <v>2</v>
+      </c>
+      <c r="C26" s="2" t="s">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="27" spans="1:3">
+      <c r="A27" s="3" t="s">
+        <v>4</v>
+      </c>
+      <c r="B27" s="6">
+        <v>69.59</v>
+      </c>
+      <c r="C27" s="6">
+        <v>60.93</v>
+      </c>
+    </row>
+    <row r="28" spans="1:3">
+      <c r="A28" s="3" t="s">
+        <v>5</v>
+      </c>
+      <c r="B28" s="6">
+        <v>74.224</v>
+      </c>
+      <c r="C28" s="6"/>
+    </row>
+    <row r="29" spans="1:3">
+      <c r="A29" s="3" t="s">
+        <v>6</v>
+      </c>
+      <c r="B29" s="6">
+        <v>58.005</v>
+      </c>
+      <c r="C29" s="6"/>
+    </row>
+    <row r="30" spans="1:3">
+      <c r="A30" s="3" t="s">
+        <v>7</v>
+      </c>
+      <c r="B30" s="6">
+        <v>51.757</v>
+      </c>
+      <c r="C30" s="6"/>
+    </row>
+    <row r="31" spans="1:3">
+      <c r="A31" s="3" t="s">
+        <v>8</v>
+      </c>
+      <c r="B31" s="6">
+        <v>50.093</v>
+      </c>
+      <c r="C31" s="6"/>
+    </row>
+    <row r="32" spans="1:3">
+      <c r="A32" s="4"/>
+      <c r="B32" s="4"/>
+      <c r="C32" s="4"/>
+    </row>
+    <row r="33" spans="1:3">
+      <c r="A33" s="4" t="s">
         <v>12</v>
       </c>
-      <c r="B26" s="4"/>
-      <c r="C26" s="4"/>
+      <c r="B33" s="4"/>
+      <c r="C33" s="4"/>
+    </row>
+    <row r="34" spans="1:3">
+      <c r="A34" s="5" t="s">
+        <v>13</v>
+      </c>
+      <c r="B34" s="4"/>
+      <c r="C34" s="4"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:C1"/>
     <mergeCell ref="C3:C7"/>
     <mergeCell ref="A8:C8"/>
     <mergeCell ref="A9:C9"/>
     <mergeCell ref="C11:C15"/>
     <mergeCell ref="A16:C16"/>
     <mergeCell ref="A17:C17"/>
     <mergeCell ref="C19:C23"/>
     <mergeCell ref="A24:C24"/>
-    <mergeCell ref="A25:I25"/>
-    <mergeCell ref="A26:I26"/>
+    <mergeCell ref="A25:C25"/>
+    <mergeCell ref="C27:C31"/>
+    <mergeCell ref="A32:C32"/>
+    <mergeCell ref="A33:I33"/>
+    <mergeCell ref="A34:I34"/>
   </mergeCells>
   <hyperlinks>
-    <hyperlink ref="A26" r:id="rId_hyperlink_1"/>
+    <hyperlink ref="A34" r:id="rId_hyperlink_1"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>